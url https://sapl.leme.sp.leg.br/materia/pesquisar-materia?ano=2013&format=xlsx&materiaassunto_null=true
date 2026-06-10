--- v0 (2025-12-16)
+++ v1 (2026-06-10)
@@ -51,1068 +51,1068 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3839/proc_05-13_-_pl_01-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3839/proc_05-13_-_pl_01-13.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ESTIMATIVA DA RENÚNCIA DE RECEITA E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3840/proc_06-13_-_pl_02-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3840/proc_06-13_-_pl_02-13.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA TEMPORÁRIO DE PAGAMENTO INCENTIVADO DE DÉBITOS PARA COM A FAZENDA PÚBLICA DO MUNICÍPIO DE LEME</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3867/proc_07-13_-_pl_03-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3867/proc_07-13_-_pl_03-13.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO III, DO ARTIGO 2º, DA LEI Nº 2.233, DE 29 DE OUTUBRO DE 1996.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3894/proc_08-13_-_pl_04-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3894/proc_08-13_-_pl_04-13.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA RUA “ALMIRO BAGGIO”</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3895/proc_10-13_-_pl_05-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3895/proc_10-13_-_pl_05-13.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A DISPENSA E A REDUÇÃO DE JUROS E MULTAS SOBRE CRÉDITOS DA SAECIL - SUPERINTENDÊNCIA DE ÁGUA E ESGOTOS DA CIDADE DE LEME.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3896/proc_11-13_-_pl_06-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3896/proc_11-13_-_pl_06-13.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO MUNICÍPIO DE LEME A LEI DO SILÊNCIO URBANO PARA VEÍCULOS AUTOMOTORES E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3897/proc_12-13_-_pl_07-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3897/proc_12-13_-_pl_07-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3898/proc_13-13_-_pl_08-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3898/proc_13-13_-_pl_08-13.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 3.271, DE 20 DE DEZEMBRO DE 2012, QUE DÁ DENOMINAÇÃO A VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO DENOMINANDO JARDIM RESIDENCIAL CAMBUHY.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3899/proc_17-13_-_pl_09-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3899/proc_17-13_-_pl_09-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO COM A CASA DO MENOR FRANCISCO DE ASSIS DE LEME.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3900/proc_20-13_-_pl_10-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3900/proc_20-13_-_pl_10-13.pdf</t>
   </si>
   <si>
     <t>"CRIA CAMPANHA EDUCATIVA PERMANENTE PARA PREVENÇÃO DA DENGUE NO ÂMBITO DAS ESCOLAS MUNICIPAIS''</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3901/proc_23-13_-_pl_11-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3901/proc_23-13_-_pl_11-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO COM A CASA DO MENOR FRANCISCO DE ASSIS DE LEME, OBJETIVANDO A CONJUGAÇÃO DE ESFORÇOS PARA A MANUTENÇÃO E AMPLIAÇÃO DO PROGRAMA DE ATENDIMENTO A CRIANÇAS E ADOLESCENTES SOB MEDIDA DE PROTEÇÃO</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3902/proc_24-13_-_pl_12-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3902/proc_24-13_-_pl_12-13.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CALENDÁRIO DE EVENTOS DE LEME "CIRCUITO DE QUERMESSES".</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3903/proc_27-13_-_pl_14-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3903/proc_27-13_-_pl_14-13.pdf</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3904/proc_28-13_-_pl_15-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3904/proc_28-13_-_pl_15-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO DE DELEGAÇÃO COM A UNIÃO, POR INTERMÉDIO DA SECRETARIA DE AVIAÇÃO CIVIL DA PRESIDÊNCIA DA REPÚBLICA, PARA A EXPLORAÇÃO DO AERÓDROMO DE LEME.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3905/proc_30-13_-_pl_16-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3905/proc_30-13_-_pl_16-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE INSTITUIÇÃO DO PROGRAMA MUNICIPAL DE AUXÍLIO TRANSPORTE PARA ESTUDANTES UNIVERSITÁRIOS “PAE” E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3906/proc_31-13_-_pl_17-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3906/proc_31-13_-_pl_17-13.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A PRÓPRIO MUNICIPAL “CRECHE MUNICIPAL PROFª. REGINA HELENA NERY DAL BÓ”</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3907/proc_32-13_-_pl_18-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3907/proc_32-13_-_pl_18-13.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AS VIAS PÚBLICAS RUA “PAULO ROBERTO FACCIOLI” RUA “ORLANDO FIOCCO”</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3908/proc_34-13_-_pl_19-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3908/proc_34-13_-_pl_19-13.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 4º, DA LEI N.° 3.169. DE 02 DE JUNHO DE 2011, QUE REGULAMENTA O FUNCIONAMENTO DOS ESTABELECIMENTOS DESTINADOS AO DEPÓSITO DE MATERIAIS RECICLÁVEIS, BORRACHARIAS, FERROS VELHOS E SIMILARES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3909/proc_35-13_-_pl_20-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3909/proc_35-13_-_pl_20-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO DIA DO SANTO PADROEIRO DE LEME E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3910/proc_36-13_-_pl_21-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3910/proc_36-13_-_pl_21-13.pdf</t>
   </si>
   <si>
     <t>“ESTABELECE A IMPLANTAÇÃO MUNICIPAL DE VACINAÇÃO CONTRA HPV NA CIDADE DE LEME, SP”</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3911/proc_37-13_-_pl_22-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3911/proc_37-13_-_pl_22-13.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 1º DA LEI N° 3.206 DE 07 DE DEZEMBRO DE 2011, QUE ALTEROU O ARTIGO 3° DA LEI N° 2.233 DE 29 DE OUTUBRO DE 1996, QUE TRATA DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO RURAL E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3912/proc_41-13_-_pl_23-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3912/proc_41-13_-_pl_23-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE PARCERIA COM A ASSOCIAÇÃO DOS AMIGOS DO PAÇO DAS ARTES FRANCISCO MATARAZZO SOBRINHO ORGANIZAÇÃO SOCIAL DE CULTURA.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3913/proc_42-13_-_pl_24-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3913/proc_42-13_-_pl_24-13.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO PARA O EXERCÍCIO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3914/proc_43-13_-_pl_25-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3914/proc_43-13_-_pl_25-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE USO DE FOGOS DE ARTIFÍCIOS EM BARES, ESTÁDIOS E CASAS NOTURNAS ONDE OCORRAM SHOWS OU APRESENTAÇÃO DE MÚSICA AO VIVO, BEM COMO REGULAMENTA A OBRIGATORIEDADE DA AMPLA DIVULGAÇÃO DAS SAÍDAS DE EMERGÊNCIAS.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3916/proc_44-13_-_pl_26-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3916/proc_44-13_-_pl_26-13.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNÍCIPIO DE LEME A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO DA LUTA E VALORIZAÇÃO DA PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3917/proc_46-13_-_pl_27-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3917/proc_46-13_-_pl_27-13.pdf</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3918/proc_47-13_-_pl_28-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3918/proc_47-13_-_pl_28-13.pdf</t>
   </si>
   <si>
     <t>ESPORTE PARAOLÍMPICO NAS ESCOLAS</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3919/proc_48-13_-_pl_29-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3919/proc_48-13_-_pl_29-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FISCALIZAÇÃO DE EVENTOS REALIZADOS PELA PREFEITURA EM PRÉDIOS PÚBLICOS OU TERCEIROS.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3920/proc_52-13_-_pl_30-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3920/proc_52-13_-_pl_30-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO NACIONAL DE DESENVOLVIMENTO ECONÔMICO E SOCIAL - BNDES, ATRAVÉS DA CAIXA ECONÔMICA FEDERAL, NA QUALIDADE DE AGENTE FINANCEIRO, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3921/proc_53-13_-_pl_31-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3921/proc_53-13_-_pl_31-13.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO DE ADESÃO AO PTPI - PROGRAMA TEMPORÁRIO DE PARCELAMENTO INCENTIVADO, PREVISTO NO ARTIGO 13 DA LEI N° 3.280 DE 27 DE FEVEREIRO DE 2013.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3936/proc_55-13_-_pl_32-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3936/proc_55-13_-_pl_32-13.pdf</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3942/proc_56-13_-_pl_33-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3942/proc_56-13_-_pl_33-13.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO IV, DO ARTIGO 2º, DA LEI N° 3.115, DE 26 DE AGOSTO DE 2010.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3943/proc_59-13_-_pl_34-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3943/proc_59-13_-_pl_34-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR, COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO, CONVÊNIO PARA INSTALAÇÃO E FUNCIONAMENTO DO CENTRO JUDICIÁRIO DE SOLUÇÃO DE CONFLITOS E CIDADANIA - “CENTRO”.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3944/proc_61-13_-_pl_35-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3944/proc_61-13_-_pl_35-13.pdf</t>
   </si>
   <si>
     <t>CRIA O SISTEMA DE CICLOVIAS NO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3945/proc_62-13_-_pl_36-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3945/proc_62-13_-_pl_36-13.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O DIA MUNICIPAL DA SÍNDROME DE DOWN NO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3946/proc_63-13_-_pl_37-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3946/proc_63-13_-_pl_37-13.pdf</t>
   </si>
   <si>
     <t>PROÍBE O USO DE CIGARROS, CIGARRILHAS, CHARUTOS, CACHIMBOS OU QUALQUER OUTRO PRODUTO FUMÍGENO, DERIVADO OU NÃO DO TABACO, NAS DEPENDÊNCIAS DO LAGO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3947/proc_65-13_-_pl_38-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3947/proc_65-13_-_pl_38-13.pdf</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3948/proc_69-13_-_pl_39-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3948/proc_69-13_-_pl_39-13.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Poder Executivo Municipal a contratar financiamento do PMAT - Programa de Modernização da Administração Tributárias da Gestão dos Setores Sociais Básicos, do BNDES junto à Caixa Econômica Federal, a oferecer garantias e dá outras providências”.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3949/proc_70-13_-_pl_40-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3949/proc_70-13_-_pl_40-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REGRAS PARA CONCESSÃO DE LICENÇA DE FUNCIONAMENTO DE BARES NO MUNICÍPIO DE LEME, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3950/proc_71-13_-_pl_41-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3950/proc_71-13_-_pl_41-13.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI 3.082/2.011 QUE DISPÕE SOBRE: REPASSE DE HONORÁRIOS ADVOCATÍCIOS À PROCURADORIA GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3951/proc_72-13_-_pl_42-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3951/proc_72-13_-_pl_42-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE PROMOÇÃO DA IGUALDADE RACIAL</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3952/proc_73-13_-_pl_43-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3952/proc_73-13_-_pl_43-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DO SISTEMA DE ESTACIONAMENTO ROTATIVO PAGO.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3953/proc_75-13_-_pl_44-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3953/proc_75-13_-_pl_44-13.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO “CASA BELEM”</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3954/proc_82-13_-_pl_45-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3954/proc_82-13_-_pl_45-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2014/2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3955/proc_84-13_-_pl_46-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3955/proc_84-13_-_pl_46-13.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA MUNICIPAL A "ASSOCIAÇÃO PÉTALAS DE VIDA".</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3970/proc_85-13_-_pl_47-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3970/proc_85-13_-_pl_47-13.pdf</t>
   </si>
   <si>
     <t>INSTITUI A APLICAÇÃO DO TESTE DO OLHINHO NA REDE PÚBLICA</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3971/proc_90-13_-_pl_48-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3971/proc_90-13_-_pl_48-13.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIRETRIZES PARA A POLÍTICA MUNICIPAL DE ATENDIMENTO AS MULHERES EM SITUAÇÃO DE VIOLÊNCIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3972/proc_91-13_-_pl_49-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3972/proc_91-13_-_pl_49-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE ADITAMENTO AO TERMO DE COMPROMISSO N° 016/2011, CELEBRADO ENTRE O SERVIÇO DE APOIO ÀS MICRO E PEQUENAS EMPRESAS DE SÃO PAULO -SEBRAE-SP, O MUNICÍPIO DE LEME, A ASSOCIAÇÃO COMERCIAL, INDUSTRIAL E AGRÍCOLA DE LEME - ACIL, ASSOCIAÇÃO DE APICULTORES DE LEME E REGIÃO - AAPILEME, A COOPERATIVA DA MICRO, PEQUENA E MÉDIA ERNPRESA DE LEME - COMIPEM E A REDE SERV MAIS DE SUPERMERCADOS.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3973/proc_96-13_-_pl_50-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3973/proc_96-13_-_pl_50-13.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE INCENTIVO E VALORIZAÇÃO DO ARTESANATO NO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3974/proc_101-13_-_pl_51-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3974/proc_101-13_-_pl_51-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO E LEGISLATIVO MUNICIPAL A CONCEDER UM DIA DE FOLGA REMUNERADA AOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS, NA DATA DE SEUS ANIVERSÁRIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3975/proc_102-13_-_pl_52-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3975/proc_102-13_-_pl_52-13.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DO DIA 17 DE NOVEMBRO COMO A SEMANA MUNICIPAL DE COMBATE, CONSCIENTIZAÇÃO E PREVENÇÃO DO CÂNCER DE PRÓSTATA.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3976/proc_104-13_-_pl_53-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3976/proc_104-13_-_pl_53-13.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2014”</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3977/proc_106-13_-_pl_54-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3977/proc_106-13_-_pl_54-13.pdf</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3978/proc_107-13_-_pl_55-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3978/proc_107-13_-_pl_55-13.pdf</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3979/proc_108-13_-_pl_56-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3979/proc_108-13_-_pl_56-13.pdf</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3980/proc_109-13_-_pl_57-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3980/proc_109-13_-_pl_57-13.pdf</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3981/proc_110-13_-_pl_58-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3981/proc_110-13_-_pl_58-13.pdf</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3982/proc_111-13_-_pl_59-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3982/proc_111-13_-_pl_59-13.pdf</t>
   </si>
   <si>
     <t>“INCLUI OS ANEXOS I, V E VI E ALTERAM OS DEMONSTRATIVOS I E III DA LEI MUNICIPAL N.° 3.298 DE 26 DE JUNHO DE 2013, QUE DISPÕE SOBRE A LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO FINANCEIRO DE 2014, ATUALIZANDO OS VALORES PARA MANTER A COMPATIBILIDADE ENTRE AS PEÇAS DE PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3983/proc_114-13_-_pl_60-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3983/proc_114-13_-_pl_60-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO DE COOPERAÇÃO COM A AGÊNCIA REGULADORA DOS SERVIÇOS DE SANEAMENTO DAS BACIAS DOS RIOS PIRACICABA, CAPIVARI E JUNDIAÍ- ARESPCJ</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3984/proc_115-13_-_pl_61-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3984/proc_115-13_-_pl_61-13.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE PREVENÇÃO E COMBATE AO CÂNCER DE MAMA. E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3985/proc_116-13_-_pl_62-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3985/proc_116-13_-_pl_62-13.pdf</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3986/proc_119-13_-_pl_63-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3986/proc_119-13_-_pl_63-13.pdf</t>
   </si>
   <si>
     <t>CAIXAS ELETRÔNICOS EM ALTURA REDUZIDA NAS AGÊNCIAS BANCÁRIAS</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3987/proc_120-13_-_pl_64-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3987/proc_120-13_-_pl_64-13.pdf</t>
   </si>
   <si>
     <t>REABRE PRAZO PARA ADESÃO AO PROGRAMA TEMPORÁRIO DE PAGAMENTO INCENTIVADO DE DÉBITO PARA COM A FAZENDA PÚBLICA DO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3988/proc_123-13_-_pl_65-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3988/proc_123-13_-_pl_65-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A FUNDAÇÃO DE PROTEÇÃO E DEFESA DO CONSUMIDOR - PROCON</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4024/proc_124-13_-_pl_66-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4024/proc_124-13_-_pl_66-13.pdf</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4025/proc_126-13_-_pl_67-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4025/proc_126-13_-_pl_67-13.pdf</t>
   </si>
   <si>
     <t>Institui o, no âmbito do Município de Leme, o “Dia Municipal do Hipnólogo” e dá outras providências.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4026/proc_127-13_-_pl_68-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4026/proc_127-13_-_pl_68-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4027/proc_130-13_-_pl_69-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4027/proc_130-13_-_pl_69-13.pdf</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4028/proc_131-13_-_pl_70-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4028/proc_131-13_-_pl_70-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRIBUIÇÃO ESPONTÂNEA PARA OS SERVIÇOS DE BOMBEIROS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4029/proc_132-13_-_pl_71-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4029/proc_132-13_-_pl_71-13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DE LEME A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4030/proc_133-13_-_pl_72-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4030/proc_133-13_-_pl_72-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR PARA FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4031/proc_134-13_-_pl_73-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4031/proc_134-13_-_pl_73-13.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DA MÚSICA CRISTÃ E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4032/proc_135-13_-_pl_74-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4032/proc_135-13_-_pl_74-13.pdf</t>
   </si>
   <si>
     <t>“CRIA O FUNDO MUNICIPAL DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4033/proc_138-13_-_pl_75-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4033/proc_138-13_-_pl_75-13.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI N° 2.894, DE 17 DE JANEIRO DE 2007, QUE AUTORIZA A CONCESSÃO DE SUBVENÇÃO SOCIAL.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3613/proc_22-13_-_pd_01-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3613/proc_22-13_-_pd_01-13.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PRÊMIO MULHER DESTAQUE"</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3614/proc_54-13_-_pd_02-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3614/proc_54-13_-_pd_02-13.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO “DESEMBARGADOR DR. IVAN RICARDO GARÍSIO SARTORI”</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3615/proc_66-13_-_pd_04-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3615/proc_66-13_-_pd_04-13.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO “DR. DARIO MARINELLI”</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3616/proc_83-13_-_pd_05-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3616/proc_83-13_-_pd_05-13.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO “DR PAULO CÉSAR RORIZ FILHO”</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3617/proc_86-13_-_pd_06-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3617/proc_86-13_-_pd_06-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE “MEDALHA NEWTON PRADO” AO SR JOÃO CARRERA</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3618/proc_95-13_-_pd_07-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3618/proc_95-13_-_pd_07-13.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA A “SRA. GISELE CONSULI ALVAREZ”</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3621/proc_100-13_-_pd_08-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3621/proc_100-13_-_pd_08-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE "MEDALHA NEWTON PRADO' AO DR. PAULO CÉSAR MUSUMECI</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3622/proc_103-13_-_pd_09-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3622/proc_103-13_-_pd_09-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE “MEDALHA NEWTON PRADO” A SRA GISELE CONSULI ALVAREZ</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3623/proc_105-13_-_pd_10-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3623/proc_105-13_-_pd_10-13.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADÃO LEMENSE AO SR. RUBENS LOPES"</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3624/proc_112-13_-_pd_11-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3624/proc_112-13_-_pd_11-13.pdf</t>
   </si>
   <si>
     <t>"CONCEDE TÍTULO DE CIDADANIA AO SENHOR "NATALINO SARTORI".</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3625/proc_113-13_-_pd_12-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3625/proc_113-13_-_pd_12-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE “MEDALHA NEWTON PRADO” AO SR. ANÍZIO SEBASTIÃO PINTO.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3626/proc_125-13_-_pd_13-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3626/proc_125-13_-_pd_13-13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADESÃO DA CÂMARA MUNICIPAL DE LEME AO PROTOCOLO ESTATUTÁRIO DO PARLAMENTO REGIONAL DO FUNCIONÁRIO AGLOMERADO URBANO DE PIRACICABA “PARLAMENTO REGIONAL”.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3627/proc_136-13_-_pd_14-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3627/proc_136-13_-_pd_14-13.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SENHOR “ANTONIO ALVES SANTOS”</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3391/proc_01-13_-_pr_01-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3391/proc_01-13_-_pr_01-13.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N° 282, DE 31 DE AGOSTO DE 2009, QUE “DISPÕE SOBRE A NORMATIZAÇÃO DO USO DE VEÍCULOS, FIXA VALORES DE DIÁRIAS DE VIAGENS E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3392/proc_18-13_-_pr_02-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3392/proc_18-13_-_pr_02-13.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução n° 282, de 31 de agosto de 2009, que "Dispõe sobre a normatização do uso de veículos, fixa valores de diárias de viagens e dá outras providencias".</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3456/proc_21-13_-_pr_03-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3456/proc_21-13_-_pr_03-13.pdf</t>
   </si>
   <si>
     <t>ALTERA O REGIMENTO INTERNO DA CÂMARA DE VEREADORES DO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3458/proc_89-13_-_pr_04-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3458/proc_89-13_-_pr_04-13.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO DE ASSUNTOS RELEVANTES PARA PROCEDER ACOMPANHAMENTOS E AVERIGUAÇÕES EM DOCUMENTOS, BALANÇOS FINANCEIROS E PATRIMONIAIS, CONTRATOS COM TERCEIROS E DENUNCIAS RELATADAS POR FUNCIONÁRIOS AO MINISTÉRIO PÚBLICO DA SANTA CASA DE MISERICÓRDIA DE LEME.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3459/proc_137-13_-_pr_05-13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3459/proc_137-13_-_pr_05-13.pdf</t>
   </si>
   <si>
     <t>PRORROGA PRAZO DE COMISSÃO DE ASSUNTOS RELEVANTES PARA PROCEDER ACOMPANHAMENTOS E AVERIGUAÇÕES EM DOCUMENTOS, BALANÇOS FINANCEIROS E PATRIMONIAIS, CONTRATOS COM TERCEIROS E DENÚNCIAS RELATADAS POR FUNCIONÁRIOS AO MINISTÉRIO PÚBLICO DA SANTA CASA DE MISERICÓRDIA DE LEME.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1419,67 +1419,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3839/proc_05-13_-_pl_01-13.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3840/proc_06-13_-_pl_02-13.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3867/proc_07-13_-_pl_03-13.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3894/proc_08-13_-_pl_04-13.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3895/proc_10-13_-_pl_05-13.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3896/proc_11-13_-_pl_06-13.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3897/proc_12-13_-_pl_07-13.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3898/proc_13-13_-_pl_08-13.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3899/proc_17-13_-_pl_09-13.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3900/proc_20-13_-_pl_10-13.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3901/proc_23-13_-_pl_11-13.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3902/proc_24-13_-_pl_12-13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3903/proc_27-13_-_pl_14-13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3904/proc_28-13_-_pl_15-13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3905/proc_30-13_-_pl_16-13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3906/proc_31-13_-_pl_17-13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3907/proc_32-13_-_pl_18-13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3908/proc_34-13_-_pl_19-13.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3909/proc_35-13_-_pl_20-13.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3910/proc_36-13_-_pl_21-13.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3911/proc_37-13_-_pl_22-13.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3912/proc_41-13_-_pl_23-13.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3913/proc_42-13_-_pl_24-13.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3914/proc_43-13_-_pl_25-13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3916/proc_44-13_-_pl_26-13.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3917/proc_46-13_-_pl_27-13.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3918/proc_47-13_-_pl_28-13.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3919/proc_48-13_-_pl_29-13.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3920/proc_52-13_-_pl_30-13.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3921/proc_53-13_-_pl_31-13.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3936/proc_55-13_-_pl_32-13.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3942/proc_56-13_-_pl_33-13.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3943/proc_59-13_-_pl_34-13.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3944/proc_61-13_-_pl_35-13.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3945/proc_62-13_-_pl_36-13.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3946/proc_63-13_-_pl_37-13.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3947/proc_65-13_-_pl_38-13.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3948/proc_69-13_-_pl_39-13.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3949/proc_70-13_-_pl_40-13.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3950/proc_71-13_-_pl_41-13.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3951/proc_72-13_-_pl_42-13.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3952/proc_73-13_-_pl_43-13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3953/proc_75-13_-_pl_44-13.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3954/proc_82-13_-_pl_45-13.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3955/proc_84-13_-_pl_46-13.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3970/proc_85-13_-_pl_47-13.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3971/proc_90-13_-_pl_48-13.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3972/proc_91-13_-_pl_49-13.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3973/proc_96-13_-_pl_50-13.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3974/proc_101-13_-_pl_51-13.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3975/proc_102-13_-_pl_52-13.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3976/proc_104-13_-_pl_53-13.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3977/proc_106-13_-_pl_54-13.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3978/proc_107-13_-_pl_55-13.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3979/proc_108-13_-_pl_56-13.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3980/proc_109-13_-_pl_57-13.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3981/proc_110-13_-_pl_58-13.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3982/proc_111-13_-_pl_59-13.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3983/proc_114-13_-_pl_60-13.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3984/proc_115-13_-_pl_61-13.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3985/proc_116-13_-_pl_62-13.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3986/proc_119-13_-_pl_63-13.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3987/proc_120-13_-_pl_64-13.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3988/proc_123-13_-_pl_65-13.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4024/proc_124-13_-_pl_66-13.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4025/proc_126-13_-_pl_67-13.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4026/proc_127-13_-_pl_68-13.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4027/proc_130-13_-_pl_69-13.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4028/proc_131-13_-_pl_70-13.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4029/proc_132-13_-_pl_71-13.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4030/proc_133-13_-_pl_72-13.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4031/proc_134-13_-_pl_73-13.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4032/proc_135-13_-_pl_74-13.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4033/proc_138-13_-_pl_75-13.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3613/proc_22-13_-_pd_01-13.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3614/proc_54-13_-_pd_02-13.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3615/proc_66-13_-_pd_04-13.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3616/proc_83-13_-_pd_05-13.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3617/proc_86-13_-_pd_06-13.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3618/proc_95-13_-_pd_07-13.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3621/proc_100-13_-_pd_08-13.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3622/proc_103-13_-_pd_09-13.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3623/proc_105-13_-_pd_10-13.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3624/proc_112-13_-_pd_11-13.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3625/proc_113-13_-_pd_12-13.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3626/proc_125-13_-_pd_13-13.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3627/proc_136-13_-_pd_14-13.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3391/proc_01-13_-_pr_01-13.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3392/proc_18-13_-_pr_02-13.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3456/proc_21-13_-_pr_03-13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3458/proc_89-13_-_pr_04-13.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3459/proc_137-13_-_pr_05-13.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3839/proc_05-13_-_pl_01-13.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3840/proc_06-13_-_pl_02-13.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3867/proc_07-13_-_pl_03-13.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3894/proc_08-13_-_pl_04-13.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3895/proc_10-13_-_pl_05-13.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3896/proc_11-13_-_pl_06-13.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3897/proc_12-13_-_pl_07-13.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3898/proc_13-13_-_pl_08-13.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3899/proc_17-13_-_pl_09-13.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3900/proc_20-13_-_pl_10-13.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3901/proc_23-13_-_pl_11-13.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3902/proc_24-13_-_pl_12-13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3903/proc_27-13_-_pl_14-13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3904/proc_28-13_-_pl_15-13.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3905/proc_30-13_-_pl_16-13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3906/proc_31-13_-_pl_17-13.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3907/proc_32-13_-_pl_18-13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3908/proc_34-13_-_pl_19-13.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3909/proc_35-13_-_pl_20-13.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3910/proc_36-13_-_pl_21-13.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3911/proc_37-13_-_pl_22-13.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3912/proc_41-13_-_pl_23-13.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3913/proc_42-13_-_pl_24-13.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3914/proc_43-13_-_pl_25-13.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3916/proc_44-13_-_pl_26-13.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3917/proc_46-13_-_pl_27-13.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3918/proc_47-13_-_pl_28-13.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3919/proc_48-13_-_pl_29-13.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3920/proc_52-13_-_pl_30-13.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3921/proc_53-13_-_pl_31-13.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3936/proc_55-13_-_pl_32-13.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3942/proc_56-13_-_pl_33-13.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3943/proc_59-13_-_pl_34-13.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3944/proc_61-13_-_pl_35-13.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3945/proc_62-13_-_pl_36-13.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3946/proc_63-13_-_pl_37-13.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3947/proc_65-13_-_pl_38-13.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3948/proc_69-13_-_pl_39-13.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3949/proc_70-13_-_pl_40-13.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3950/proc_71-13_-_pl_41-13.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3951/proc_72-13_-_pl_42-13.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3952/proc_73-13_-_pl_43-13.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3953/proc_75-13_-_pl_44-13.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3954/proc_82-13_-_pl_45-13.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3955/proc_84-13_-_pl_46-13.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3970/proc_85-13_-_pl_47-13.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3971/proc_90-13_-_pl_48-13.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3972/proc_91-13_-_pl_49-13.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3973/proc_96-13_-_pl_50-13.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3974/proc_101-13_-_pl_51-13.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3975/proc_102-13_-_pl_52-13.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3976/proc_104-13_-_pl_53-13.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3977/proc_106-13_-_pl_54-13.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3978/proc_107-13_-_pl_55-13.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3979/proc_108-13_-_pl_56-13.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3980/proc_109-13_-_pl_57-13.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3981/proc_110-13_-_pl_58-13.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3982/proc_111-13_-_pl_59-13.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3983/proc_114-13_-_pl_60-13.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3984/proc_115-13_-_pl_61-13.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3985/proc_116-13_-_pl_62-13.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3986/proc_119-13_-_pl_63-13.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3987/proc_120-13_-_pl_64-13.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3988/proc_123-13_-_pl_65-13.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4024/proc_124-13_-_pl_66-13.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4025/proc_126-13_-_pl_67-13.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4026/proc_127-13_-_pl_68-13.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4027/proc_130-13_-_pl_69-13.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4028/proc_131-13_-_pl_70-13.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4029/proc_132-13_-_pl_71-13.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4030/proc_133-13_-_pl_72-13.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4031/proc_134-13_-_pl_73-13.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4032/proc_135-13_-_pl_74-13.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/4033/proc_138-13_-_pl_75-13.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3613/proc_22-13_-_pd_01-13.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3614/proc_54-13_-_pd_02-13.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3615/proc_66-13_-_pd_04-13.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3616/proc_83-13_-_pd_05-13.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3617/proc_86-13_-_pd_06-13.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3618/proc_95-13_-_pd_07-13.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3621/proc_100-13_-_pd_08-13.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3622/proc_103-13_-_pd_09-13.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3623/proc_105-13_-_pd_10-13.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3624/proc_112-13_-_pd_11-13.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3625/proc_113-13_-_pd_12-13.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3626/proc_125-13_-_pd_13-13.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3627/proc_136-13_-_pd_14-13.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3391/proc_01-13_-_pr_01-13.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3392/proc_18-13_-_pr_02-13.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3456/proc_21-13_-_pr_03-13.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3458/proc_89-13_-_pr_04-13.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2013/3459/proc_137-13_-_pr_05-13.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>