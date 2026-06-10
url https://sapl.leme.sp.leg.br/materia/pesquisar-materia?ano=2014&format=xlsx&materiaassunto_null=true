--- v0 (2026-02-09)
+++ v1 (2026-06-10)
@@ -51,1002 +51,1002 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3372/proc_63-14_-_pelom_-_01-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3372/proc_63-14_-_pelom_-_01-14.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 28 DA LEI ORGÂNICA DO MUNICÍPIO DE LEME</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3777/proc_01-14_-_pl_01-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3777/proc_01-14_-_pl_01-14.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR FINANCIAMENTO DO PMAT - PROGRAMA DE MODERNIZAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA E DA GESTÃO DOS SETORES SOCIAIS BÁSICOS, DO BNDES JUNTO ÀS INSTITUIÇÕES FINANCEIRAS CONTROLADAS PELA UNIÃO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3778/proc_05-14_-_pl_02-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3778/proc_05-14_-_pl_02-14.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A SOCIEDADE BENEFICENTE SANTA MARIA MADALENA POSTEI- RECANTO PLÁCIDA</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3779/proc_06-14_-_pl_03-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3779/proc_06-14_-_pl_03-14.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LEME A CONTRATAR COM A DESENVOLVE SP - AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3780/proc_11-14_-_pl_04-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3780/proc_11-14_-_pl_04-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONSOLIDAÇÃO DAS LEIS QUE TRATAM DA POLÍTICA DE SEGURANÇA ALIMENTAR E NUTRICIONAL DO MUNICÍPIO DE LEME E AS NORMAS GERAIS PARA SUA ADEQUADA APLICAÇÃO, E CONTEM OUTRAS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3781/proc_12-14_-_pl_05-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3781/proc_12-14_-_pl_05-14.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO A CRIAR O CONSELHO MUNICIPAL DO ESPORTE E O FUNDO MUNICIPAL DE FOMENTO AO ESPORTE, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3782/proc_13-14_-_pl_06-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3782/proc_13-14_-_pl_06-14.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE ISENÇÃO DE TARIFA, NAS LINHAS URBANAS DO SISTEMA DE TRANSPORTE COLETIVO NO MUNÍCIPIO ÀS PESSOAS COM DEFICIÊNCIA MENTAL, FÍSICA, VISUAL E AUDITIVA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3783/proc_14-14_-_pl_07-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3783/proc_14-14_-_pl_07-14.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3784/proc_16-14_-_pl_08-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3784/proc_16-14_-_pl_08-14.pdf</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3785/proc_18-14_-_pl_09-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3785/proc_18-14_-_pl_09-14.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A DISPENSA E A REDUÇÃO DE JUROS, E MULTAS SOBRE CRÉDITOS DA SAECIL - SUPERINTENDÊNCIA DE ÁGUA E ESGOTOS DA CIDADE DE LEME.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3786/proc_21-14_-_pl_10-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3786/proc_21-14_-_pl_10-14.pdf</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3787/proc_22-14_-_pl_11-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3787/proc_22-14_-_pl_11-14.pdf</t>
   </si>
   <si>
     <t>ALTERA A TABELA ÚNICA DA LEI N° 3344 DE 27 DE MARÇO DE 2014 QUE DISCIPLINA A DISPENSA E A REDUÇÃO DE JUROS, E MULTAS SOBRE CRÉDITOS DA SAECIL SUPERINTENDÊNCIA DE ÁGUA E ESGOTOS DA CIDADE DE LEME.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3788/proc_23-14_-_pl_12-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3788/proc_23-14_-_pl_12-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA DE CONSCIENTIZAÇÃO E ORIENTAÇÃO SOBRE A COLETA SELETIVA DE LIXO DOMÉSTICO, E FIXA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3789/proc_24-14_-_pl_13-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3789/proc_24-14_-_pl_13-14.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO PARA O EXERCÍCIO DE 2015 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3790/proc_25-14_-_pl_14-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3790/proc_25-14_-_pl_14-14.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PREFEITURA DO MUNICÍPIO DE LEME A RECEBER, MEDIANTE REPASSE EFETUADO PELO GOVERNO DO ESTADO DE SÃO PAULO, RECURSOS FINANCEIROS A FUNDO PERDIDO.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3791/proc_26-14_-_pl_15-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3791/proc_26-14_-_pl_15-14.pdf</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3792/proc_27-14_-_pl_16-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3792/proc_27-14_-_pl_16-14.pdf</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3793/proc_29-14_-_pl_17-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3793/proc_29-14_-_pl_17-14.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE ESTADO DA CULTURA.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3794/proc_31-14_-_pl_18-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3794/proc_31-14_-_pl_18-14.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A “ASSOMOGI - ASSOCIAÇÃO DOS PRODUTORES RURAIS DO VALE DO MOGI”.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3795/proc_32-14_-_pl_19-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3795/proc_32-14_-_pl_19-14.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA A RUA WAGNER OURO PRETO</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3796/proc_33-14_-_pl_20-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3796/proc_33-14_-_pl_20-14.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA "AVENIDA SEBASTIÃO RODRIGUES DE LARA"</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3797/proc_34-14_-_pl_21-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3797/proc_34-14_-_pl_21-14.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A “ASSOCIAÇÃO FANFARRA VELHO CAPITÃO"</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3798/proc_35-14_-_pl_22-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3798/proc_35-14_-_pl_22-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE LEME, ESTADO DE SÃO PAULO, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3799/proc_37-14_-_pl_23-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3799/proc_37-14_-_pl_23-14.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE COMUNICAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3800/proc_41-14_-_pl_24-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3800/proc_41-14_-_pl_24-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FISCALIZAÇÃO DE EVENTOS REALIZADOS PELA PREFEITURA NO PRÓPRIO PÚBLICO DENOMINADO PARQUE DE EXPOSIÇÕES ORLANDO ARRAIS SERÓDIO.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3801/proc_42-14_-_pl_25-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3801/proc_42-14_-_pl_25-14.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA O CONSELHO MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3802/proc_44-14_-_pl_26-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3802/proc_44-14_-_pl_26-14.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A SAECIL A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3803/proc_45-14_-_pl_27-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3803/proc_45-14_-_pl_27-14.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PROGRAMA MUNICIPAL DE ORGANIZAÇÕES SOCIAIS E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3806/proc_47-14_-_pl_28-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3806/proc_47-14_-_pl_28-14.pdf</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3807/proc_51-14_-_pl_29-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3807/proc_51-14_-_pl_29-14.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA O PLANTIO DE ÁRVORES NO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3808/proc_53-14_-_pl_30-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3808/proc_53-14_-_pl_30-14.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A "ASSOCIAÇÃO RIBEIRO DE ARTES MARCIAIS"</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3809/proc_55-14_-_pl_31-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3809/proc_55-14_-_pl_31-14.pdf</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3810/proc_57-14_-_pl_32-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3810/proc_57-14_-_pl_32-14.pdf</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3811/proc_58-14_-_pl_33-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3811/proc_58-14_-_pl_33-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA REALIZAÇÃO, NO MUNICÍPIO DE LEME, DO PROTOCOLO DE AVALIAÇÃO DO FRÊNULO DA LÍNGUA EM BEBÊS RECÉM-NASCIDOS “TESTE DA LINGUINHA” E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3812/proc_59-14_-_pl_34-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3812/proc_59-14_-_pl_34-14.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER BOLSA AUXÍLIO MORADIA E BOLSA AUXÍLIO ALIMENTAÇÃO, A ABRIR CRÉDITO ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3813/proc_60-14_-_pl_35-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3813/proc_60-14_-_pl_35-14.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A SAECIL A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3814/proc_61-14_-_pl_36-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3814/proc_61-14_-_pl_36-14.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA "MATEUS OLIVEIRA LAGARES"</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3815/proc_62-14_-_pl_37-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3815/proc_62-14_-_pl_37-14.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA “GISELE DE FÁTIMA MARTINI LYRA”</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3816/proc_65-14_-_pl_38-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3816/proc_65-14_-_pl_38-14.pdf</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3817/proc_68-14_-_pl_39-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3817/proc_68-14_-_pl_39-14.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A “ASSOCIAÇÃO AMIGUINHOS DE JESUS”.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3818/proc_69-14_-_pl_40-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3818/proc_69-14_-_pl_40-14.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA “REGINALDO AMORIM DOS SANTOS”</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3819/proc_70-14_-_pl_41-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3819/proc_70-14_-_pl_41-14.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA “RAUL SCHWINDEN”</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3820/proc_71-14_-_pl_42-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3820/proc_71-14_-_pl_42-14.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA “WALDEMAR DE SOUZA”</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3821/proc_72-14_-_pl_43-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3821/proc_72-14_-_pl_43-14.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVO DA LEI N° 3354, DE 06 DE JUNHO DE 2014, QUE DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE LEME, ESTADO DE SÃO PAULO, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3822/proc_79-14_-_pl_44-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3822/proc_79-14_-_pl_44-14.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A PRÓPRIO MUNICIPAL</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3824/proc_80-14_-_pl_45-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3824/proc_80-14_-_pl_45-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE VAGAS EXCLUSIVAS PARA GESTANTES E PESSOAS COM CRIANÇAS DE COLO NO MUNICÍPIO DE LEME</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3825/proc_84-14_-_pl_46-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3825/proc_84-14_-_pl_46-14.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2015”</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3826/proc_91-14_-_pl_47-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3826/proc_91-14_-_pl_47-14.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS DA LEI 2.733, DE 02.04.04, QUE OBRIGA AS AGÊNCIAS BANCÁRIAS, NO ÂMBITO DO MUNICÍPIO, COLOCAR NÚMERO DE CAIXAS SUFICIENTES AO ATENDIMENTO DO MUNÍCIPE EM TEMPO RAZOÁVEL</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3827/proc_92-14_-_pl_48-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3827/proc_92-14_-_pl_48-14.pdf</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3828/proc_93-14_-_pl_49-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3828/proc_93-14_-_pl_49-14.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A “COOPERATIVA DE SERVIÇO E PRODUÇÃO DE MATERIAIS REUTILIZAVEIS DE LEME-RECICLALEME”</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3829/proc_95-14_-_pl_50-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3829/proc_95-14_-_pl_50-14.pdf</t>
   </si>
   <si>
     <t>FICA PROIBIDO QUALQUER CIDADÃO JOGAR LIXO NOS LOGRADOUROS PÚBLICOS DESTE MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3830/proc_99-14_-_pl_51-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3830/proc_99-14_-_pl_51-14.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O DEPARTAMENTO ESTADUAL DE TRANSITO- DETRAN</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3831/proc_100-14_-_pl_52-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3831/proc_100-14_-_pl_52-14.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM ASSOCIAÇÃO UNIFICADA PAULISTA DE ENSINO RENOVADO OBJETIVO – ASSUPERO</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3832/proc_101-14_-_pl_53-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3832/proc_101-14_-_pl_53-14.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA CULTURAL "PIQUENIQUE CULTURAL HENRIQUE ANDRIELLI"</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3833/proc_108-14_-_pl_54-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3833/proc_108-14_-_pl_54-14.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N.° 3.314 DE 11 DE OUTUBRO DE 2013, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2014/2017, LEI 3.361 DE 14 DE JUNHO DE 2014, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DO ORÇAMENTO PARA O EXERCÍCIO DE 2015, ATUALIZANDO OS VALORES PARA MANTER A COMPATIBILIDADE ENTRE AS PEÇAS DE PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/</t>
+    <t>http://sapl.leme.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE DESTINAR ÓLEO COMESTÍVEL SERVIDO NO MEIO AMBIENTE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3835/proc_111-14_-_pl_56-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3835/proc_111-14_-_pl_56-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE O PROGRAMA DE CONSCIENTIZAÇÃO SOBRE A RECICLAGEM DE ÓLEOS E GORDURAS DE USO CULINÁRIO NO MUNICÍPIO DE LEME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3836/proc_114-14_-_pl_57-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3836/proc_114-14_-_pl_57-14.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3837/proc_115-14_-_pl_58-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3837/proc_115-14_-_pl_58-14.pdf</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3838/proc_118-14_-_pl_59-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3838/proc_118-14_-_pl_59-14.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA RUA “ALESSANDRO APARECIDO LOURENÇO FRANCO”</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3508/proc_02-14_-_pd_01-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3508/proc_02-14_-_pd_01-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “FRANCISCO ESCORISA DA SILVA”</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3509/proc_04-14_-_pd_03-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3509/proc_04-14_-_pd_03-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE “MEDALHA NEWTON PRADO” AO SR. ARIOVALDO DE SOUZA</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3510/proc_07-14_-_pd_04-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3510/proc_07-14_-_pd_04-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “DÊNIS PEIXOTO PARRON”</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3511/proc_08-14_-_pd_05-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3511/proc_08-14_-_pd_05-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE “MEDALHA NEWTON PRADO” AO SR. DANIEL HENRIQUE PESCADOR.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3521/proc_10-14_-_pd_06-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3521/proc_10-14_-_pd_06-14.pdf</t>
   </si>
   <si>
     <t>“CONCEDE TÍTULO DE CIDADÃO LEMENS E AO SR. PAULO SKAF."</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3522/proc_20-14_-_pd_07-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3522/proc_20-14_-_pd_07-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A " JOÃO DELMIGLIO "</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3523/proc_28-14_-_pd_08-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3523/proc_28-14_-_pd_08-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A ANTÔNIO SEVERINO BATISTA</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3524/proc_36-14_-_pd_09-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3524/proc_36-14_-_pd_09-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO ENGENHEIRO "FRANCISCO KURIMORI"</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3525/proc_43-14_-_pd_10-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3525/proc_43-14_-_pd_10-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE “MEDALHA NEWTON PRADO” AO SR. WAGNER JOSÉ FÁVARO.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3527/proc_46-14_-_pd_11-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3527/proc_46-14_-_pd_11-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA A “SR. CELSO RUSSOMANNO”</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3596/proc_54-14_-_pd_12-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3596/proc_54-14_-_pd_12-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SENHOR “LAÉRCIO ANTONIO BARBIERI”</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3597/proc_66-14_-_pd_13-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3597/proc_66-14_-_pd_13-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “SR. PADRE PAULO HENRIQUE MANHÊ”</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3598/proc_73-14_-_pd_14-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3598/proc_73-14_-_pd_14-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA NEWTON PRADO AO SENHOR SERGIO TADEU BACARIN</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3599/proc_74-14_-_pd_15-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3599/proc_74-14_-_pd_15-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “ADAIR CORROA BRANCO”, POPULARMENTE CONHECIDO COMO DADA.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3600/proc_83-14_-_pd_16-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3600/proc_83-14_-_pd_16-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “FERNANDO JOSÉ DA COSTA MELO” (DR. FERNANDO PEDIATRA)</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3604/proc_85-14_-_pd_17-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3604/proc_85-14_-_pd_17-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “DR. RUBENS EDUARDO CASTILHO”</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3605/proc_87-14_-_pd_18-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3605/proc_87-14_-_pd_18-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE “MEDALHA NEWTON PRADO” AO SR. ANDRÉ SEGA.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3606/proc_94-14_-_pd_19-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3606/proc_94-14_-_pd_19-14.pdf</t>
   </si>
   <si>
     <t>CRIA A FUNÇÃO DE CONTROLE INTERNO DA CÂMARA MUNICIPAL DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3607/proc_97-14_-_pd_20-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3607/proc_97-14_-_pd_20-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA "NEWTON PRADO" À DRA. WALKIRIA APARECIDA PASSELLI CREMASCO.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3608/proc_98-14_-_pd_21-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3608/proc_98-14_-_pd_21-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA "NEWTON PRADO" AO SR. CHARLES JUSTINO.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3609/proc_102-14_-_pd_22-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3609/proc_102-14_-_pd_22-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA "NEWTON PRADO" A ALBERTO JOSÉ BORTOLOTTO.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3610/proc_103-14_-_pd_23-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3610/proc_103-14_-_pd_23-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “JOÃO BOSCO TREVISAN”</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3611/proc_104-14_-_pd_24-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3611/proc_104-14_-_pd_24-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “ARLINDO CARREIRA”</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3612/proc_109-14_-_pd_25-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3612/proc_109-14_-_pd_25-14.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SENHOR “JOÃO LÁZARO SIMOSO”</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3386/proc_15-14_-_pr_01-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3386/proc_15-14_-_pr_01-14.pdf</t>
   </si>
   <si>
     <t>PRORROGA PRAZO DE COMISSÃO DE ASSUNTOS RELEVANTES PARA PROCEDER ACOMPANHAMENTOS E AVERIGUAÇÕES EM DOCUMENTOS, BALANÇOS FINANCEIROS E PATRIMONIAIS, CONTRATOS COM TERCEIROS E DENÚNCIAS RELATADAS POR FUNCIONÁRIOS AO MINISTÉRIO PÚBLICO DA SANTA CASA DE MISERICÓRDIA DE LEME.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>PRORROGA PRAZO DE COMISSÃO DE ASSUNTOS RELEVANTES</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3388/proc_64-14_-_pr_03-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3388/proc_64-14_-_pr_03-14.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO DE ASSUNTOS RELEVANTES PARA TRATAR DA POLUIÇÃO NOS CÓRREGOS QUE CIRCUNDAM O MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3389/proc_107-14_-_pr_04-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3389/proc_107-14_-_pr_04-14.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO DE ASSUNTOS RELEVANTES PARA TRATAR DA QUALIDADE DA ÁGUA QUE ABASTECE O BAIRRO TAQUARI PONTE</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3390/proc_112-14_-_pr_05-14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3390/proc_112-14_-_pr_05-14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO DE ASSUNTOS RELEVANTES PARA TRATAR DA POLUIÇÃO NOS CÓRREGOS QUE CIRCUNDAM O MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1353,67 +1353,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3372/proc_63-14_-_pelom_-_01-14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3777/proc_01-14_-_pl_01-14.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3778/proc_05-14_-_pl_02-14.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3779/proc_06-14_-_pl_03-14.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3780/proc_11-14_-_pl_04-14.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3781/proc_12-14_-_pl_05-14.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3782/proc_13-14_-_pl_06-14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3783/proc_14-14_-_pl_07-14.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3784/proc_16-14_-_pl_08-14.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3785/proc_18-14_-_pl_09-14.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3786/proc_21-14_-_pl_10-14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3787/proc_22-14_-_pl_11-14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3788/proc_23-14_-_pl_12-14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3789/proc_24-14_-_pl_13-14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3790/proc_25-14_-_pl_14-14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3791/proc_26-14_-_pl_15-14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3792/proc_27-14_-_pl_16-14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3793/proc_29-14_-_pl_17-14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3794/proc_31-14_-_pl_18-14.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3795/proc_32-14_-_pl_19-14.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3796/proc_33-14_-_pl_20-14.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3797/proc_34-14_-_pl_21-14.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3798/proc_35-14_-_pl_22-14.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3799/proc_37-14_-_pl_23-14.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3800/proc_41-14_-_pl_24-14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3801/proc_42-14_-_pl_25-14.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3802/proc_44-14_-_pl_26-14.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3803/proc_45-14_-_pl_27-14.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3806/proc_47-14_-_pl_28-14.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3807/proc_51-14_-_pl_29-14.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3808/proc_53-14_-_pl_30-14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3809/proc_55-14_-_pl_31-14.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3810/proc_57-14_-_pl_32-14.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3811/proc_58-14_-_pl_33-14.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3812/proc_59-14_-_pl_34-14.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3813/proc_60-14_-_pl_35-14.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3814/proc_61-14_-_pl_36-14.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3815/proc_62-14_-_pl_37-14.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3816/proc_65-14_-_pl_38-14.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3817/proc_68-14_-_pl_39-14.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3818/proc_69-14_-_pl_40-14.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3819/proc_70-14_-_pl_41-14.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3820/proc_71-14_-_pl_42-14.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3821/proc_72-14_-_pl_43-14.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3822/proc_79-14_-_pl_44-14.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3824/proc_80-14_-_pl_45-14.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3825/proc_84-14_-_pl_46-14.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3826/proc_91-14_-_pl_47-14.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3827/proc_92-14_-_pl_48-14.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3828/proc_93-14_-_pl_49-14.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3829/proc_95-14_-_pl_50-14.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3830/proc_99-14_-_pl_51-14.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3831/proc_100-14_-_pl_52-14.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3832/proc_101-14_-_pl_53-14.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3833/proc_108-14_-_pl_54-14.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3835/proc_111-14_-_pl_56-14.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3836/proc_114-14_-_pl_57-14.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3837/proc_115-14_-_pl_58-14.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3838/proc_118-14_-_pl_59-14.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3508/proc_02-14_-_pd_01-14.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3509/proc_04-14_-_pd_03-14.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3510/proc_07-14_-_pd_04-14.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3511/proc_08-14_-_pd_05-14.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3521/proc_10-14_-_pd_06-14.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3522/proc_20-14_-_pd_07-14.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3523/proc_28-14_-_pd_08-14.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3524/proc_36-14_-_pd_09-14.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3525/proc_43-14_-_pd_10-14.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3527/proc_46-14_-_pd_11-14.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3596/proc_54-14_-_pd_12-14.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3597/proc_66-14_-_pd_13-14.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3598/proc_73-14_-_pd_14-14.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3599/proc_74-14_-_pd_15-14.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3600/proc_83-14_-_pd_16-14.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3604/proc_85-14_-_pd_17-14.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3605/proc_87-14_-_pd_18-14.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3606/proc_94-14_-_pd_19-14.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3607/proc_97-14_-_pd_20-14.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3608/proc_98-14_-_pd_21-14.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3609/proc_102-14_-_pd_22-14.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3610/proc_103-14_-_pd_23-14.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3611/proc_104-14_-_pd_24-14.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3612/proc_109-14_-_pd_25-14.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3386/proc_15-14_-_pr_01-14.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3388/proc_64-14_-_pr_03-14.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3389/proc_107-14_-_pr_04-14.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3390/proc_112-14_-_pr_05-14.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3372/proc_63-14_-_pelom_-_01-14.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3777/proc_01-14_-_pl_01-14.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3778/proc_05-14_-_pl_02-14.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3779/proc_06-14_-_pl_03-14.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3780/proc_11-14_-_pl_04-14.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3781/proc_12-14_-_pl_05-14.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3782/proc_13-14_-_pl_06-14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3783/proc_14-14_-_pl_07-14.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3784/proc_16-14_-_pl_08-14.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3785/proc_18-14_-_pl_09-14.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3786/proc_21-14_-_pl_10-14.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3787/proc_22-14_-_pl_11-14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3788/proc_23-14_-_pl_12-14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3789/proc_24-14_-_pl_13-14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3790/proc_25-14_-_pl_14-14.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3791/proc_26-14_-_pl_15-14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3792/proc_27-14_-_pl_16-14.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3793/proc_29-14_-_pl_17-14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3794/proc_31-14_-_pl_18-14.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3795/proc_32-14_-_pl_19-14.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3796/proc_33-14_-_pl_20-14.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3797/proc_34-14_-_pl_21-14.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3798/proc_35-14_-_pl_22-14.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3799/proc_37-14_-_pl_23-14.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3800/proc_41-14_-_pl_24-14.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3801/proc_42-14_-_pl_25-14.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3802/proc_44-14_-_pl_26-14.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3803/proc_45-14_-_pl_27-14.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3806/proc_47-14_-_pl_28-14.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3807/proc_51-14_-_pl_29-14.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3808/proc_53-14_-_pl_30-14.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3809/proc_55-14_-_pl_31-14.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3810/proc_57-14_-_pl_32-14.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3811/proc_58-14_-_pl_33-14.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3812/proc_59-14_-_pl_34-14.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3813/proc_60-14_-_pl_35-14.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3814/proc_61-14_-_pl_36-14.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3815/proc_62-14_-_pl_37-14.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3816/proc_65-14_-_pl_38-14.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3817/proc_68-14_-_pl_39-14.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3818/proc_69-14_-_pl_40-14.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3819/proc_70-14_-_pl_41-14.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3820/proc_71-14_-_pl_42-14.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3821/proc_72-14_-_pl_43-14.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3822/proc_79-14_-_pl_44-14.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3824/proc_80-14_-_pl_45-14.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3825/proc_84-14_-_pl_46-14.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3826/proc_91-14_-_pl_47-14.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3827/proc_92-14_-_pl_48-14.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3828/proc_93-14_-_pl_49-14.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3829/proc_95-14_-_pl_50-14.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3830/proc_99-14_-_pl_51-14.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3831/proc_100-14_-_pl_52-14.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3832/proc_101-14_-_pl_53-14.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3833/proc_108-14_-_pl_54-14.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3835/proc_111-14_-_pl_56-14.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3836/proc_114-14_-_pl_57-14.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3837/proc_115-14_-_pl_58-14.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3838/proc_118-14_-_pl_59-14.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3508/proc_02-14_-_pd_01-14.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3509/proc_04-14_-_pd_03-14.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3510/proc_07-14_-_pd_04-14.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3511/proc_08-14_-_pd_05-14.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3521/proc_10-14_-_pd_06-14.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3522/proc_20-14_-_pd_07-14.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3523/proc_28-14_-_pd_08-14.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3524/proc_36-14_-_pd_09-14.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3525/proc_43-14_-_pd_10-14.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3527/proc_46-14_-_pd_11-14.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3596/proc_54-14_-_pd_12-14.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3597/proc_66-14_-_pd_13-14.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3598/proc_73-14_-_pd_14-14.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3599/proc_74-14_-_pd_15-14.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3600/proc_83-14_-_pd_16-14.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3604/proc_85-14_-_pd_17-14.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3605/proc_87-14_-_pd_18-14.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3606/proc_94-14_-_pd_19-14.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3607/proc_97-14_-_pd_20-14.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3608/proc_98-14_-_pd_21-14.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3609/proc_102-14_-_pd_22-14.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3610/proc_103-14_-_pd_23-14.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3611/proc_104-14_-_pd_24-14.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3612/proc_109-14_-_pd_25-14.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3386/proc_15-14_-_pr_01-14.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3388/proc_64-14_-_pr_03-14.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3389/proc_107-14_-_pr_04-14.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2014/3390/proc_112-14_-_pr_05-14.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H90"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>