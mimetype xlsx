--- v0 (2025-12-16)
+++ v1 (2026-06-10)
@@ -51,1203 +51,1203 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3696/proc_02-15_-_pl_01-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3696/proc_02-15_-_pl_01-15.pdf</t>
   </si>
   <si>
     <t>CONCEDE PREMIAÇÃO ÀS INSTITUIÇÕES PÚBLICAS E PRIVADAS E À SOCIEDADE CIVIL QUE PROMOVEM CAMPANHAS EM PROL DO MEIO AMBIENTE.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3697/proc_06-15_-_pl_02-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3697/proc_06-15_-_pl_02-15.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3698/proc_07-15_-_pl_03-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3698/proc_07-15_-_pl_03-15.pdf</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3699/proc_08-15_-_pl_04-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3699/proc_08-15_-_pl_04-15.pdf</t>
   </si>
   <si>
     <t>PROÍBE O ABANDONO DE ANIMAIS DOMÉSTICOS OU DOMESTICADOS EM LOGRADOUROS PÚBLICOS OU ÁREAS PARTICULARES E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3700/proc_09-15_-_pl_05-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3700/proc_09-15_-_pl_05-15.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DO AERÓDROMO MUNICIPAL GILBERTO RUGGER OMETTO.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3701/proc_10-15_-_pl_06-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3701/proc_10-15_-_pl_06-15.pdf</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3702/proc_11-15_-_pl_07-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3702/proc_11-15_-_pl_07-15.pdf</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3703/proc_12-15_-_pl_08-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3703/proc_12-15_-_pl_08-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO GRUPO DE APOIO OPERACIONAL, CRIAÇÃO DO GRUPO DE PROTEÇÃO AMBIENTAL, CRIAÇÃO DO CANIL DA GUARDA CIVIL MUNICIPAL DE LEME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3704/proc_13-15_-_pl_09-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3704/proc_13-15_-_pl_09-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA FIXAÇÃO DE ADESIVOS COM O TELEFONE DO DISQUE DENÚNCIA EM ÔNIBUS URBANOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3705/proc_16-15_-_pl_10-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3705/proc_16-15_-_pl_10-15.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A “ACOL - ASSOCIAÇÃO DOS CORREDORES DE RUA DE LEME”</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3706/proc_17-15_-_pl_11-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3706/proc_17-15_-_pl_11-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA AVENIDA “CICERA SUELI DE ANDRADE"</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3707/proc_22-15_-_pl_12-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3707/proc_22-15_-_pl_12-15.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “MEU PRIMEIRO EMPREGO” NO MUNICÍPIO DE LEME PARA A CONTRATAÇÃO DE INICIANTES NO MERCADO DE TRABALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3708/proc_24-15_-_pl_13-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3708/proc_24-15_-_pl_13-15.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 2º, 3º, 4º, 5º, AO § 1º DO ARTIGO 6º E AO § 2º E 3º DO ARTIGO 7º, TODOS DA LEI N° 3.284, DE 02 DE ABRIL DE 2013.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3709/proc_25-15_-_pl_14-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3709/proc_25-15_-_pl_14-15.pdf</t>
   </si>
   <si>
     <t>APROVA O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS (PMGIRS) DO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3710/proc_26-15_-_pl_15-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3710/proc_26-15_-_pl_15-15.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA MUNICIPAL DO PASTOR” NO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3711/proc_27-15_-_pl_16-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3711/proc_27-15_-_pl_16-15.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE LEME "O DIA DO MENOR APRENDIZ"</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3712/proc_30-15_-_pl_17-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3712/proc_30-15_-_pl_17-15.pdf</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3713/proc_31-15_-_pl_18-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3713/proc_31-15_-_pl_18-15.pdf</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3714/proc_32-15_-_pl_19-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3714/proc_32-15_-_pl_19-15.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE LEME "O DIA DA MULHER CRISTÃ E SUA UNIDADE"</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3715/proc_34-15_-_pl_20-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3715/proc_34-15_-_pl_20-15.pdf</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3716/proc_41-15_-_pl_21-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3716/proc_41-15_-_pl_21-15.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL, A CÂMARA MUNICIPAL, A SAECIL E A LEMEPREV A CELEBRAREM CONVÊNIO COM O SINDICATO DOS SERVIDORES MUNICIPAIS DE LEME/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3717/proc_42-15_-_pl_22-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3717/proc_42-15_-_pl_22-15.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO PARA O EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3718/proc_45-15_-_pl_23-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3718/proc_45-15_-_pl_23-15.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ADMINISTRAÇÃO PÚBLICA DIRETA, AUTÁRQUICA E FUNDACIONAL DO MUNICÍPIO DE LEME A RESTITUIR AO LEMEPREV AS DESPESAS ORIUNDAS DE CONDENAÇÕES JUDICIAIS, QUE VERSEM ACERCA DE CONDENAÇÃO AO PAGAMENTO DE AUXÍLIO-DOENÇA, EM ATENDIMENTO AO INCISO I, DO ART. 1° DA LEI COMPLEMENTAR MUNICIPAL 622/11, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3719/proc_50-15_-_pl_24-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3719/proc_50-15_-_pl_24-15.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA TEMPORÁRIO DE PAGAMENTO INCENTIVADO DE DÉBITOS PARA COM A FAZENDA PÚBLICA DO MUNICÍPIO DE LEME, BEM COMO A DAÇÃO EM PAGAMENTO E A COMPENSAÇÃO DE DÍVIDAS NOS CASOS CORRELATOS.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3720/proc_54-15_-_pl_25-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3720/proc_54-15_-_pl_25-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA “RUA MARIA DO CARMO PARIZ PEREIRA”</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3721/proc_56-15_-__pl_26-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3721/proc_56-15_-__pl_26-15.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE COOPERAÇÃO TÉCNICA COM O TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO, TENDO POR OBJETO A INTEGRAÇÃO DO PROCESSO DE TROCA DE INFORMAÇÕES ENTRE AS PARTES, ATRAVÉS DO INTERCÂMBIO DE DADOS EM MEIO ELETRÔNICO.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3722/proc_58-15_-_pl_27-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3722/proc_58-15_-_pl_27-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA RUA "ABILIO ZANCA"</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3723/proc_59-15_-_pl_28-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3723/proc_59-15_-_pl_28-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA RUA "CONSTANTINO PAROLIN"</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3724/proc_62-15_-_pl_29-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3724/proc_62-15_-_pl_29-15.pdf</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3725/proc_66-15_-_pl_30-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3725/proc_66-15_-_pl_30-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE EXISTÊNCIA DE UMA CADEIRA DE RODAS EM CADA AGENCIA BANCARIA DO MUNICÍPIO DE LEME E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3726/proc_69-15_-_pl_31-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3726/proc_69-15_-_pl_31-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA RUA "PROFESSOR ANTONIO ROVERSI"</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3727/proc_72-15_-_pl_32-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3727/proc_72-15_-_pl_32-15.pdf</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3728/proc_75-15_-_pl_33-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3728/proc_75-15_-_pl_33-15.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O ‘PROGRAMA DE PARCELAMENTO DE DÉBITOS’ JUNTO À SAECIL - SUPERINTENDÊNCIA DE ÁGUA E ESGOTOS DA CIDADE DE LEME”</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3729/proc_77-15_-_pl_34-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3729/proc_77-15_-_pl_34-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRÓPRIO MUNICIPAL ‘CRECHE PROFESSORA JUDITH VIVO NA DE CAMPOS’</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3730/proc_78-15_-_pl_35-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3730/proc_78-15_-_pl_35-15.pdf</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3731/proc_80-15_-_pl_36-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3731/proc_80-15_-_pl_36-15.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL O “INSTITUTO TIME M”</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3732/proc_82-15_-_pl_37-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3732/proc_82-15_-_pl_37-15.pdf</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3733/proc_83-15_-_pl_38-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3733/proc_83-15_-_pl_38-15.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O MUNICÍPIO DE LEME E O REGIME PRÓPRIO DE PREVIDÊNCIA DO MUNICÍPIO DE LEME LEMEPREV A FIRMAR COMPROMISSO COM A UNIÃO, ATRAVÉS DO MINISTÉRIO DA PREVIDÊNCIA E ASSISTÊNCIA SOCIAL PARA IMPLANTAÇÃO DO SRPPS- SISTEMA DOS REGIMES PRÓPRIOS DE PREVIDÊNCIA SOCIAL”</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3734/proc_84-15_-_pl_39-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3734/proc_84-15_-_pl_39-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A PRÓPRIO MUNICIPAL "VICENTE GERALDO LANI"</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3735/proc_85-15_-_pl_40-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3735/proc_85-15_-_pl_40-15.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA MUNICIPAL A “ASSOCIAÇÃO MINHA ESPERANÇA”</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3736/proc_87-15_-_pl_41-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3736/proc_87-15_-_pl_41-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA “APPARECIDA GRECCO DE OLIVEIRA”</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3737/proc_90-15_-_pl_42-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3737/proc_90-15_-_pl_42-15.pdf</t>
   </si>
   <si>
     <t>EMENTA: DÁ DENOMINAÇÃO DE VIA PÚBLICA AVENIDA "JOÃO PINTO DE AZEVEDO"</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3738/proc_91-15_-_pl_43-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3738/proc_91-15_-_pl_43-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA “JORGE DROBINICHE”</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/</t>
+    <t>http://sapl.leme.sp.leg.br/media/</t>
   </si>
   <si>
     <t>EMENTA: DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA "BENEDITO GODOY"</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Adenir Pinto</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3740/proc_93-15_-_pl_45-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3740/proc_93-15_-_pl_45-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA - “RUA FÁBIO HABERMANN DA COSTA”</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3741/proc_94-15_-_pl_46-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3741/proc_94-15_-_pl_46-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA - " RUA ANTONIO CARLOS GALETTI".</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3742/proc_95-15_-_pl_47-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3742/proc_95-15_-_pl_47-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA - “RUA SEBASTIÃO PINTO”.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3743/proc_97-15_-_pl_48-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3743/proc_97-15_-_pl_48-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO CORTE DE FORNECIMENTO DE ÁGUA NOS IMÓVEIS DA CIDADE DE LEME, ONDE RESIDAM PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS OU ACAMADOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3744/proc_99-15_-_pl_49-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3744/proc_99-15_-_pl_49-15.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE VIA PÚBLICA RUA “SEBASTIÃO OSÓRIO MARTINS”</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3745/proc_100-15_-_pl_50-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3745/proc_100-15_-_pl_50-15.pdf</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3746/proc_102-15_-_pl_51-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3746/proc_102-15_-_pl_51-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA “JOSÉ BENEDITO PESCADOR”.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3747/proc_103-15_-_pl_52-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3747/proc_103-15_-_pl_52-15.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA DE RUA LEANDRO CARDOSO.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3748/proc_104-15_-_pl_53-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3748/proc_104-15_-_pl_53-15.pdf</t>
   </si>
   <si>
     <t>DENOMINAÇÃO DE VIA PÚBLICA DE RUA JOSÉ COLODETE</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AS VIAS PÚBLICAS, "RUA JOAQUIM RODRIGUES FILHO E RUA GLÓRIA LOPES DE OLIVEIRA”</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3750/proc_106-15_-_pl_55-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3750/proc_106-15_-_pl_55-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IMPLANTAÇÃO DE MEDIDAS DE INFORMAÇÃO À GESTANTE E PARTURIENTE SOBRE A POLÍTICA NACIONAL DE ATENÇÃO OBSTÉTRICA E NEONATAL, VISANDO, PRINCIPALMENTE, A PROTEÇÃO DESTAS CONTRA A VIOLÊNCIA OBSTÉTRICA NO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3751/proc_108-15_-_pl_56-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3751/proc_108-15_-_pl_56-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA “RENATO DE QUEIROZ”.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3752/proc_109-15_-_pl_57-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3752/proc_109-15_-_pl_57-15.pdf</t>
   </si>
   <si>
     <t>“ACRESCE O ARTIGO 1°-A A LEI ORDINÁRIA N° 3.412, DE 03 DE JUNHO DE 2015”.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3753/proc_112-15_-_pl_58-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3753/proc_112-15_-_pl_58-15.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO ARTIGO 2º, DA LEI N° 3.420, DE 14 DE JULHO DE 2015, DE MODO A PRORROGAR O PRAZO PARA ADESÃO AO ‘PROGRAMA DE PARCELAMENTO DE DÉBITOS'".</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3754/proc_118-15_-_pl_59-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3754/proc_118-15_-_pl_59-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA- “RUA JOSE LUIZ BALDIN”.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3755/proc_122-15_-_pl_60-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3755/proc_122-15_-_pl_60-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA “ANTONIO FLÁVIO NEILE” (CONHECIDO COMO TONINHO PEIXEIRO)</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3756/proc_123-15_-_pl_61-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3756/proc_123-15_-_pl_61-15.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE VIA PÚBLICA RUA “BENEDITO PENTEADO”</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3757/proc_124-15_-_pl_62-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3757/proc_124-15_-_pl_62-15.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE VIA PÚBLICA RUA “APARECIDA RIBEIRO FLORIANO”</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3758/proc_125-15_-_pl_63-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3758/proc_125-15_-_pl_63-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA “ESMERALDO RAMOS”</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3759/proc_127-15_-_pl_64-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3759/proc_127-15_-_pl_64-15.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2016”</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3760/proc_129-15_-_pl_65-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3760/proc_129-15_-_pl_65-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA “RENATO TAMBORIM”</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3761/proc_137-15_-_pl_66-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3761/proc_137-15_-_pl_66-15.pdf</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3762/proc_138-15_-_pl_67-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3762/proc_138-15_-_pl_67-15.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 3314/13, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2014/2017, LEI 3421/15, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DO ORÇAMENTO PARA O EXERCÍCIO DE 2016. ATUALIZANDO OS VALORES PARA MANTER A COMPATIBILIDADE ENTRE AS PEÇAS DE PLANEJAMENTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3763/proc_139-15_-_pl_68-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3763/proc_139-15_-_pl_68-15.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO A VIA PÚBLICA RUA 'SEBASTIÃO MÁXIMO’”.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3764/proc_140-15_-_pl_69-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3764/proc_140-15_-_pl_69-15.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO A VIA PÚBLICA RUA ‘JOÃO SEBASTIÃO”.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3765/proc_141-15_-_pl_70-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3765/proc_141-15_-_pl_70-15.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO A VIA PÚBLICA RUA ‘ANTÔNIO BITHENCOURT”.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3766/proc_142-15_-_pl_71-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3766/proc_142-15_-_pl_71-15.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO A VIA PÚBLICA RUA ‘BRASILIANO PINTO”.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3767/proc_143-15_-_pl_72-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3767/proc_143-15_-_pl_72-15.pdf</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3768/proc_144-15_-_pl_73-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3768/proc_144-15_-_pl_73-15.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º E 2° DA LEI ORDINÁRIA N° 3436, DE 15 DE SETEMBRO DE 2015, QUE DEU DENOMINAÇÃO AS VIAS PÚBLICAS, “RUA JOAQUIM RODRIGUES FILHO E RUA GLÓRIA LOPES DE OLIVEIRA”</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3769/proc_146-15_-_pl_74-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3769/proc_146-15_-_pl_74-15.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO AO PARCELAMENTO DE DÍVIDA DE EXERCÍCIOS ANTERIORES, REALIZAR ALTERAÇÕES NO ORÇAMENTO DO EXERCÍCIO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3770/proc_147-15_-_pl_75-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3770/proc_147-15_-_pl_75-15.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO A VIA PÚBLICA RUA ‘ERNA FLORINDA JOEST”.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3771/proc_148-15_-_pl_76-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3771/proc_148-15_-_pl_76-15.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO A VIA PÚBLICA RUA BENEDITO ZACCARIOTTO”.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3772/proc_151-15_-_pl_77-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3772/proc_151-15_-_pl_77-15.pdf</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3773/proc_153-15_-_pl_78-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3773/proc_153-15_-_pl_78-15.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA O “INSTITUTO SEU GERALDO DE MÚSICA”</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3774/proc_154-15_-_pl_79-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3774/proc_154-15_-_pl_79-15.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 3.434, DE 15 DE SETEMBRO DE 2015</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3775/proc_157-15_-_pl_80-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3775/proc_157-15_-_pl_80-15.pdf</t>
   </si>
   <si>
     <t>“CONCEDE ABONO AOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E INDIRETA E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3776/proc_158-15_-_pl_81-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3776/proc_158-15_-_pl_81-15.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA DE "AVENIDA PEDRO JOEST"</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3474/proc_23-15_-_pd_01-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3474/proc_23-15_-_pd_01-15.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO "SR. JOSÉ CARLOS BUENO"</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3475/proc_47-15_-_pd_02-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3475/proc_47-15_-_pd_02-15.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “RAIMUNDO NOGUEIRA”</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3476/proc_48-15_-_pd_03-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3476/proc_48-15_-_pd_03-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE MEDALHA NEWTON PRADO A SRA. VERA LUCIA ANDRIELLI</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3477/proc_53-15_-_pd_04-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3477/proc_53-15_-_pd_04-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE "MEDALHA NEWTON PRADO" AO SENHOR JOSÉ CARLOS SARDINHA.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3478/proc_65-15_-_pd_05-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3478/proc_65-15_-_pd_05-15.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO “EXCELENTÍSSIMO SENHOR JOSÉ RENATO NALINI”</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3479/proc_70-15_-_pd_06-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3479/proc_70-15_-_pd_06-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE MEDALHA "NEWTON PRADO" A JOVEM ESPORTISTA CÉLIA REGINA FRANCO DA SILVA.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3480/proc_71-15_-_pd_07-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3480/proc_71-15_-_pd_07-15.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO "DR. JOSÉ ROBERTO CHRISTFOLETTI"</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3481/proc_73-15_-_pd_08-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3481/proc_73-15_-_pd_08-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE “MEDALHA NEWTON PRADO” AO SR. JOÃO PEDRO DE OLIVEIRA</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3482/proc_81-15_-_pd_09-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3482/proc_81-15_-_pd_09-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE “MEDALHA NEWTON PRADO” AO SENHOR NELSON MASSUCATTO.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3483/proc_86-15_-_pd_10-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3483/proc_86-15_-_pd_10-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE MEDALHA NEWTON PRADO AO SR. PLINIO MANOEL RODRIGUES. (MAIS CONHECIDO COMO JATOBA)</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3484/proc_96-15_-_pd_11-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3484/proc_96-15_-_pd_11-15.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE LEME, HONRARIA A SER OUTORGADA AOS COMPONENTES DO TIRO DE GUERRA, TG 02-074.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3485/proc_114-15_-_pd_12-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3485/proc_114-15_-_pd_12-15.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “PEDRO ALVES DE OLIVEIRA”</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3491/proc_119-15_-_pd_13-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3491/proc_119-15_-_pd_13-15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de "MEDALHA NEWTON PRADO" Ao Sr. Eduardo Henrique Bernardo de Oliveira. (Mais conhecido como Dú)</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3506/proc_130-15_-_pd_14-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3506/proc_130-15_-_pd_14-15.pdf</t>
   </si>
   <si>
     <t>INCLUI ALÍNEA "C" NO ARTIGO 29 DO DECRETO LEGISLATIVO N.9 131 DE 30 DE AGOSTO DE 1995</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3507/proc_131-15_-_pd_15-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3507/proc_131-15_-_pd_15-15.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “GERSON FILITTO SOBRINHO”</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3376/proc_01-15_-_pr_01-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3376/proc_01-15_-_pr_01-15.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 143 DA RESOLUÇÃO N.2 144, DE 10 DE ABRIL DE 1995.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3377/proc_05-15_-_pr_02-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3377/proc_05-15_-_pr_02-15.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A MODALIDADE DE LICITAÇÃO DENOMINADA PREGÃO PRESENCIAL DESTINADA À AQUISIÇÃO DE BENS E À PRESTAÇÃO DE SERVIÇOS COMUNS, NO ÂMBITO DA CÂMARA MUNICIPAL DE LEME.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3378/proc_15-15_-_pr_03-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3378/proc_15-15_-_pr_03-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO APÓS SEU TÉRMINO, DO PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO DE ASSUNTOS RELEVANTES PARA TRATAR DA POLUIÇÃO NOS CÓRREGOS QUE CIRCUNDAM O MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3379/proc_19-15_-_pr_04-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3379/proc_19-15_-_pr_04-15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO DE ASSUNTOS RELEVANTES PARA TRATAR DA QUALIDADE DA ÁGUA QUE ABASTECE O BAIRRO TAQUARI-PONTE.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DO SELO "EMPRESA AMIGA DO MENOR APRENDIZ", NO ÂMBITO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3381/proc_52-15_-_pr_06-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3381/proc_52-15_-_pr_06-15.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PREGÃO, NA FORMA ELETRÔNICA, PARA AQUISIÇÃO DE BENS E SERVIÇOS COMUNS, NO ÂMBITO DA CÂMARA MUNICIPAL DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3382/proc_64-15_-_pr_07-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3382/proc_64-15_-_pr_07-15.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 282 DE 31 DE AGOSTO DE 2009, ALTERADA PELA RESOLUÇÃO 314, DE 05 DE MARÇO DE 2013.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3383/proc_76-15_-_pr_08-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3383/proc_76-15_-_pr_08-15.pdf</t>
   </si>
   <si>
     <t>ALTERA O INCISO XII DO ARTIGO 34 BEM COMO O INCISO II DO ARTIGO 36-A, AMBOS DA RESOLUÇÃO Nº 144, DE 10 DE ABRIL DE 1995.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3384/proc_98-15_-_pr_09-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3384/proc_98-15_-_pr_09-15.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA RESOLUÇÃO 149, DE 26/09/1995.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3385/proc_128-15_-_pr_10-15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3385/proc_128-15_-_pr_10-15.pdf</t>
   </si>
   <si>
     <t>REVOGA OS ARTIGOS 342 A 347 E OS ARTIGOS 367 A 370 DA RESOLUÇÃO Nº 144, DE 10 DE ABRIL DE 1995 - REGIMENTO INTERNO DA CÂMARA DE VEREADORES DO MUNICÍPIO DE LEME.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1554,67 +1554,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3696/proc_02-15_-_pl_01-15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3697/proc_06-15_-_pl_02-15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3698/proc_07-15_-_pl_03-15.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3699/proc_08-15_-_pl_04-15.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3700/proc_09-15_-_pl_05-15.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3701/proc_10-15_-_pl_06-15.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3702/proc_11-15_-_pl_07-15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3703/proc_12-15_-_pl_08-15.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3704/proc_13-15_-_pl_09-15.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3705/proc_16-15_-_pl_10-15.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3706/proc_17-15_-_pl_11-15.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3707/proc_22-15_-_pl_12-15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3708/proc_24-15_-_pl_13-15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3709/proc_25-15_-_pl_14-15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3710/proc_26-15_-_pl_15-15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3711/proc_27-15_-_pl_16-15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3712/proc_30-15_-_pl_17-15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3713/proc_31-15_-_pl_18-15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3714/proc_32-15_-_pl_19-15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3715/proc_34-15_-_pl_20-15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3716/proc_41-15_-_pl_21-15.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3717/proc_42-15_-_pl_22-15.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3718/proc_45-15_-_pl_23-15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3719/proc_50-15_-_pl_24-15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3720/proc_54-15_-_pl_25-15.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3721/proc_56-15_-__pl_26-15.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3722/proc_58-15_-_pl_27-15.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3723/proc_59-15_-_pl_28-15.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3724/proc_62-15_-_pl_29-15.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3725/proc_66-15_-_pl_30-15.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3726/proc_69-15_-_pl_31-15.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3727/proc_72-15_-_pl_32-15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3728/proc_75-15_-_pl_33-15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3729/proc_77-15_-_pl_34-15.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3730/proc_78-15_-_pl_35-15.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3731/proc_80-15_-_pl_36-15.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3732/proc_82-15_-_pl_37-15.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3733/proc_83-15_-_pl_38-15.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3734/proc_84-15_-_pl_39-15.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3735/proc_85-15_-_pl_40-15.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3736/proc_87-15_-_pl_41-15.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3737/proc_90-15_-_pl_42-15.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3738/proc_91-15_-_pl_43-15.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3740/proc_93-15_-_pl_45-15.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3741/proc_94-15_-_pl_46-15.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3742/proc_95-15_-_pl_47-15.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3743/proc_97-15_-_pl_48-15.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3744/proc_99-15_-_pl_49-15.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3745/proc_100-15_-_pl_50-15.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3746/proc_102-15_-_pl_51-15.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3747/proc_103-15_-_pl_52-15.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3748/proc_104-15_-_pl_53-15.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3750/proc_106-15_-_pl_55-15.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3751/proc_108-15_-_pl_56-15.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3752/proc_109-15_-_pl_57-15.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3753/proc_112-15_-_pl_58-15.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3754/proc_118-15_-_pl_59-15.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3755/proc_122-15_-_pl_60-15.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3756/proc_123-15_-_pl_61-15.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3757/proc_124-15_-_pl_62-15.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3758/proc_125-15_-_pl_63-15.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3759/proc_127-15_-_pl_64-15.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3760/proc_129-15_-_pl_65-15.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3761/proc_137-15_-_pl_66-15.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3762/proc_138-15_-_pl_67-15.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3763/proc_139-15_-_pl_68-15.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3764/proc_140-15_-_pl_69-15.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3765/proc_141-15_-_pl_70-15.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3766/proc_142-15_-_pl_71-15.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3767/proc_143-15_-_pl_72-15.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3768/proc_144-15_-_pl_73-15.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3769/proc_146-15_-_pl_74-15.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3770/proc_147-15_-_pl_75-15.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3771/proc_148-15_-_pl_76-15.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3772/proc_151-15_-_pl_77-15.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3773/proc_153-15_-_pl_78-15.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3774/proc_154-15_-_pl_79-15.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3775/proc_157-15_-_pl_80-15.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3776/proc_158-15_-_pl_81-15.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3474/proc_23-15_-_pd_01-15.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3475/proc_47-15_-_pd_02-15.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3476/proc_48-15_-_pd_03-15.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3477/proc_53-15_-_pd_04-15.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3478/proc_65-15_-_pd_05-15.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3479/proc_70-15_-_pd_06-15.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3480/proc_71-15_-_pd_07-15.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3481/proc_73-15_-_pd_08-15.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3482/proc_81-15_-_pd_09-15.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3483/proc_86-15_-_pd_10-15.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3484/proc_96-15_-_pd_11-15.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3485/proc_114-15_-_pd_12-15.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3491/proc_119-15_-_pd_13-15.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3506/proc_130-15_-_pd_14-15.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3507/proc_131-15_-_pd_15-15.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3376/proc_01-15_-_pr_01-15.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3377/proc_05-15_-_pr_02-15.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3378/proc_15-15_-_pr_03-15.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3379/proc_19-15_-_pr_04-15.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3381/proc_52-15_-_pr_06-15.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3382/proc_64-15_-_pr_07-15.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3383/proc_76-15_-_pr_08-15.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3384/proc_98-15_-_pr_09-15.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3385/proc_128-15_-_pr_10-15.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3696/proc_02-15_-_pl_01-15.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3697/proc_06-15_-_pl_02-15.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3698/proc_07-15_-_pl_03-15.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3699/proc_08-15_-_pl_04-15.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3700/proc_09-15_-_pl_05-15.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3701/proc_10-15_-_pl_06-15.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3702/proc_11-15_-_pl_07-15.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3703/proc_12-15_-_pl_08-15.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3704/proc_13-15_-_pl_09-15.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3705/proc_16-15_-_pl_10-15.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3706/proc_17-15_-_pl_11-15.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3707/proc_22-15_-_pl_12-15.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3708/proc_24-15_-_pl_13-15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3709/proc_25-15_-_pl_14-15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3710/proc_26-15_-_pl_15-15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3711/proc_27-15_-_pl_16-15.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3712/proc_30-15_-_pl_17-15.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3713/proc_31-15_-_pl_18-15.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3714/proc_32-15_-_pl_19-15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3715/proc_34-15_-_pl_20-15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3716/proc_41-15_-_pl_21-15.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3717/proc_42-15_-_pl_22-15.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3718/proc_45-15_-_pl_23-15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3719/proc_50-15_-_pl_24-15.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3720/proc_54-15_-_pl_25-15.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3721/proc_56-15_-__pl_26-15.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3722/proc_58-15_-_pl_27-15.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3723/proc_59-15_-_pl_28-15.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3724/proc_62-15_-_pl_29-15.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3725/proc_66-15_-_pl_30-15.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3726/proc_69-15_-_pl_31-15.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3727/proc_72-15_-_pl_32-15.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3728/proc_75-15_-_pl_33-15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3729/proc_77-15_-_pl_34-15.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3730/proc_78-15_-_pl_35-15.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3731/proc_80-15_-_pl_36-15.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3732/proc_82-15_-_pl_37-15.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3733/proc_83-15_-_pl_38-15.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3734/proc_84-15_-_pl_39-15.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3735/proc_85-15_-_pl_40-15.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3736/proc_87-15_-_pl_41-15.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3737/proc_90-15_-_pl_42-15.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3738/proc_91-15_-_pl_43-15.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3740/proc_93-15_-_pl_45-15.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3741/proc_94-15_-_pl_46-15.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3742/proc_95-15_-_pl_47-15.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3743/proc_97-15_-_pl_48-15.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3744/proc_99-15_-_pl_49-15.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3745/proc_100-15_-_pl_50-15.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3746/proc_102-15_-_pl_51-15.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3747/proc_103-15_-_pl_52-15.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3748/proc_104-15_-_pl_53-15.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3750/proc_106-15_-_pl_55-15.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3751/proc_108-15_-_pl_56-15.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3752/proc_109-15_-_pl_57-15.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3753/proc_112-15_-_pl_58-15.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3754/proc_118-15_-_pl_59-15.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3755/proc_122-15_-_pl_60-15.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3756/proc_123-15_-_pl_61-15.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3757/proc_124-15_-_pl_62-15.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3758/proc_125-15_-_pl_63-15.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3759/proc_127-15_-_pl_64-15.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3760/proc_129-15_-_pl_65-15.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3761/proc_137-15_-_pl_66-15.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3762/proc_138-15_-_pl_67-15.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3763/proc_139-15_-_pl_68-15.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3764/proc_140-15_-_pl_69-15.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3765/proc_141-15_-_pl_70-15.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3766/proc_142-15_-_pl_71-15.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3767/proc_143-15_-_pl_72-15.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3768/proc_144-15_-_pl_73-15.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3769/proc_146-15_-_pl_74-15.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3770/proc_147-15_-_pl_75-15.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3771/proc_148-15_-_pl_76-15.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3772/proc_151-15_-_pl_77-15.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3773/proc_153-15_-_pl_78-15.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3774/proc_154-15_-_pl_79-15.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3775/proc_157-15_-_pl_80-15.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3776/proc_158-15_-_pl_81-15.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3474/proc_23-15_-_pd_01-15.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3475/proc_47-15_-_pd_02-15.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3476/proc_48-15_-_pd_03-15.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3477/proc_53-15_-_pd_04-15.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3478/proc_65-15_-_pd_05-15.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3479/proc_70-15_-_pd_06-15.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3480/proc_71-15_-_pd_07-15.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3481/proc_73-15_-_pd_08-15.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3482/proc_81-15_-_pd_09-15.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3483/proc_86-15_-_pd_10-15.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3484/proc_96-15_-_pd_11-15.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3485/proc_114-15_-_pd_12-15.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3491/proc_119-15_-_pd_13-15.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3506/proc_130-15_-_pd_14-15.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3507/proc_131-15_-_pd_15-15.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3376/proc_01-15_-_pr_01-15.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3377/proc_05-15_-_pr_02-15.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3378/proc_15-15_-_pr_03-15.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3379/proc_19-15_-_pr_04-15.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3381/proc_52-15_-_pr_06-15.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3382/proc_64-15_-_pr_07-15.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3383/proc_76-15_-_pr_08-15.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3384/proc_98-15_-_pr_09-15.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2015/3385/proc_128-15_-_pr_10-15.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H107"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="12.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>