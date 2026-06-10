--- v0 (2025-12-16)
+++ v1 (2026-06-10)
@@ -54,1755 +54,1755 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Ricardo de Assis</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/3119/proc_1687-18_-_pelom_01-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/3119/proc_1687-18_-_pelom_01-18.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORGÂNICA DO MUNICÍPIO DE LEME, REDUZINDO A QUANTIDADE DE VEREADORES NA CÂMARA MUNICIPAL DE LEME</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2622/proc_05-18_-_pl_01-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2622/proc_05-18_-_pl_01-18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2623/proc_06-18_-_pl_02-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2623/proc_06-18_-_pl_02-18.pdf</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2624/proc_09-18_-_pl_03-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2624/proc_09-18_-_pl_03-18.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI ORDINÁRIA N° 3.615, DE 04 DE JULHO DE 2.017, SEUS ANEXOS E DEMONSTRATIVOS."</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2625/proc_89-18_-_pl_04-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2625/proc_89-18_-_pl_04-18.pdf</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2626/proc_105-18_-_pl_05-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2626/proc_105-18_-_pl_05-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA MUNICIPAL DE ASSISTÊNCIA À CRIANÇA PORTADORA DE MICROCEFALIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2627/proc_106-18_-_pl_06-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2627/proc_106-18_-_pl_06-18.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "CATA TRECO" NO MUNICÍPIO DE LEME</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2628/proc_162-18_-_pl_07-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2628/proc_162-18_-_pl_07-18.pdf</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2629/proc_166-18_-_pl_08-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2629/proc_166-18_-_pl_08-18.pdf</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2630/proc_185-18_-_pl_09-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2630/proc_185-18_-_pl_09-18.pdf</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2631/proc_186-18_-_pl_10-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2631/proc_186-18_-_pl_10-18.pdf</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2632/proc_187-18_-_pl_11-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2632/proc_187-18_-_pl_11-18.pdf</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2633/proc_188-18_-_pl_12-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2633/proc_188-18_-_pl_12-18.pdf</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2634/proc_220-18_-_pl_13-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2634/proc_220-18_-_pl_13-18.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS”</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2635/proc_266-18_-_pl_14-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2635/proc_266-18_-_pl_14-18.pdf</t>
   </si>
   <si>
     <t>"ACRESCE DISPOSITIVO A LEI ORDINÁRIA N° 3.615, DE 04 DE JULHO DE 2.017”</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2636/proc_267-18_-_pl_15-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2636/proc_267-18_-_pl_15-18.pdf</t>
   </si>
   <si>
     <t>‘‘DISPÕE SOBRE AUTORIZAÇÃO AS ENTIDADES ASSISTÊNCIAS E ENTIDADE DE ORGANIZAÇÕES SOCIAIS CIVIS PARA REMUNERAR SERVIDORES OU EMPREGADOS MUNICIPAIS POR SERVIÇOS PRESTADOS, NOS TERMOS QUE ESPECIFICA.”</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2637/proc_268-18_-_pl_16-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2637/proc_268-18_-_pl_16-18.pdf</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Amarílis de Oliveira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2638/proc_342-18_-_pl_17-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2638/proc_342-18_-_pl_17-18.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE LEME, O MÊS ABRIL AZUL, A PARTIR DO DIA 2, VISANDO A CONSCIENTIZAÇÃO SOBRE TRANSTORNO DO ESPECTRO AUTISTA / AUTISMO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Lourdes Silva Camacho</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2639/proc_343-18_-_pl_18-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2639/proc_343-18_-_pl_18-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DE FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS COM RUÍDOS SONOROS NO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2640/proc_321-18_-_pl_19-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2640/proc_321-18_-_pl_19-18.pdf</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2641/proc_352-18_-_pl_21-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2641/proc_352-18_-_pl_21-18.pdf</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2642/proc_382-18_-_pl_22-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2642/proc_382-18_-_pl_22-18.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE PARCERIA COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE LEME - APAE E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2643/proc_397-18_-_pl_23-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2643/proc_397-18_-_pl_23-18.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVO DA LEI ORDINÁRIA N° 3.629 DE 23 DE AGOSTO DE 2017, QUE “AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO COM O CENTRO UNIVERSITÁRIO HERMÍNIO OMETTO - UNIARARAS, OBJETIVANDO A REALIZAÇÃO DE ESTÁGIOS”.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Ademir Albano Lopes</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2644/proc_462-18_-_pl_24-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2644/proc_462-18_-_pl_24-18.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A PROIBIÇÃO DO USO DE APARELHOS DE SOM, PORTÁTEIS OU INSTALADOS EM VEÍCULOS AUTOMOTORES ESTACIONADOS, PARADOS NAS VIAS E LOGRADOUROS PÚBLICOS QUE VENHAM PERTURBAR SOSSEGO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2645/proc_471-18_-_pl_26-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2645/proc_471-18_-_pl_26-18.pdf</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2646/proc_487-18_-_pl_28-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2646/proc_487-18_-_pl_28-18.pdf</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2647/proc_546-18_-_pl_29-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2647/proc_546-18_-_pl_29-18.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS”.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2648/proc_547-18_-_pl_30-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2648/proc_547-18_-_pl_30-18.pdf</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2649/proc_548-18_-_pl_31-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2649/proc_548-18_-_pl_31-18.pdf</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2650/proc_582-18_-_pl_32-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2650/proc_582-18_-_pl_32-18.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2651/proc_594-18_-_pl_33-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2651/proc_594-18_-_pl_33-18.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA - RUA "MARIA PEREIRA DA CONCEIÇÃO"</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2652/proc_595-18_-_pl_34-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2652/proc_595-18_-_pl_34-18.pdf</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Alexandre Leme</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/</t>
+    <t>http://sapl.leme.sp.leg.br/media/</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA QUE ESTABELECE OS SUBSÍDIOS DOS VEREADORES PARA A 18ª LEGISLATURA E DÁ PROVIDÊNCIAS A OUTRAS.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2654/proc_614-18_-_pl_39-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2654/proc_614-18_-_pl_39-18.pdf</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2657/proc_736-18_-_pl_43-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2657/proc_736-18_-_pl_43-18.pdf</t>
   </si>
   <si>
     <t>"INSTITUI JETON PELA NOMEAÇÃO NA PRESIDÊNCIA E COMPOSIÇÃO DE COMISSÃO DE SINDICÂNCIA E PROCESSO ADMINISTRATIVO DISCIPLINAR E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Marcelo Alves de Carvalho Almeida</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2658/proc_826-18_-_pl_44-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2658/proc_826-18_-_pl_44-18.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA SEBASTIÃO PEDRO DA SILVA.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2659/proc_812-18_-_pl_45-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2659/proc_812-18_-_pl_45-18.pdf</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2661/proc_859-18_-_pl_46-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2661/proc_859-18_-_pl_46-18.pdf</t>
   </si>
   <si>
     <t>DA DENOMINAÇÃO DE VIA PÚBLICA RUA CARLOS RODRIGUES ALBERS.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2662/proc_861-18_-_pl_47-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2662/proc_861-18_-_pl_47-18.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDENCIAIS.”</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2663/proc_862-18_-_pl_48-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2663/proc_862-18_-_pl_48-18.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL À ORGANIZAÇÃO DA SOCIEDADE CIVIL DO MUNICÍPIO DE LEME."</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2664/proc_881-18_-_pl_49-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2664/proc_881-18_-_pl_49-18.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO - FME E DÁ OUTRAS PROVIDENCIAS”.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2666/proc_901-18_-_pl_51-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2666/proc_901-18_-_pl_51-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FEIRAS ITINERANTES INTERMUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Ellan Ricardo da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2667/proc_920-18_-_pl_52-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2667/proc_920-18_-_pl_52-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DO USO DE LÂMPADAS DE LED NA REDE DE ILUMINAÇÃO PÚBLICA EM NOVOS LOTEAMENTOS NO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2668/proc_929-18_-_pl_53-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2668/proc_929-18_-_pl_53-18.pdf</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2669/proc_988-18_-_pl_54-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2669/proc_988-18_-_pl_54-18.pdf</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2670/proc_1001-18_-_pl_55-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2670/proc_1001-18_-_pl_55-18.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL ÀS ORGANIZAÇÕES DA SOCIEDADE CIVIL DO MUNICÍPIO DE LEME”</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2671/proc_1053-18_-_pl_56-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2671/proc_1053-18_-_pl_56-18.pdf</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2672/proc_1054-18_-_pl_57-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2672/proc_1054-18_-_pl_57-18.pdf</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2673/proc_1055-18_-_pl_58-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2673/proc_1055-18_-_pl_58-18.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI ORDINÁRIA N° 3.707, DE 25 DE ABRIL DE 2018, QUE DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2674/proc_1116-18_-_pl_59-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2674/proc_1116-18_-_pl_59-18.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 1O, DA LEI ORDINÁRIA N° 3.668, DE 12 DE DEZEMBRO DE 2017, QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL ÀS ORGANIZAÇÕES DA SOCIEDADE CIVIL DO MUNICÍPIO DE LEME."</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2675/proc_1232-18_-_pl_60-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2675/proc_1232-18_-_pl_60-18.pdf</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2676/proc_1233-18_-_pl_61-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2676/proc_1233-18_-_pl_61-18.pdf</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Carlos Leite</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2677/proc_1258-18_-_pl_62-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2677/proc_1258-18_-_pl_62-18.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DE DISTRIBUIÇÃO DE PROPAGANDAS MEDIANTE FIXAÇÃO DE PANFLETOS NA PARTE EXTERNA DE QUALQUER VEÍCULO AUTOMOTOR ESTACIONADO EM VIAS E LOGRADOUROS PÚBLICOS NO MUNICÍPIO DE LEME.”</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2678/proc_1296-18_-_pl_63-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2678/proc_1296-18_-_pl_63-18.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO PARA O EXERCÍCIO DE 2019 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2679/proc_1352-18_-_pl_64-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2679/proc_1352-18_-_pl_64-18.pdf</t>
   </si>
   <si>
     <t>TORNA OBRIGATÓRIO AOS ESTABELECIMENTOS PÚBLICOS E PRIVADOS A INSERÇÃO, NAS PLACAS E AVISOS SINALIZADORES DE ATENDIMENTO PRIORITÁRIO, SÍMBOLO MUNDIAL DA CONSCIENTIZAÇÃO DO AUTISMO.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>Marimarcos Muniz Felix</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2680/proc_1419-18_-_pl_65-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2680/proc_1419-18_-_pl_65-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA LISTAGEM DE MEDICAMENTOS DISPONÍVEIS E EM FALTA NA REDE MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2681/proc_1411-18_-_pl_66-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2681/proc_1411-18_-_pl_66-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA LISTAGEM DOS PACIENTES QUE AGUARDAM POR CONSULTAS COM ESPECIALISTAS, EXAMES E CIRURGIAS NA REDE PÚBLICA DO MUNICÍPIO DE LEME SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2682/proc_1433-18_-_pl_67-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2682/proc_1433-18_-_pl_67-18.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO COM A FACULDAE DE TECNOLOGIA, CIÊNCIAS E EDUCAÇÃO - FATECE, OBJETIVANDO A REALIZAÇÃO DE ESTÁGIOS”</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2683/proc_1453-18_-_pl_68-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2683/proc_1453-18_-_pl_68-18.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO COM A EEP - ESCOLA DE ENGENHARIA DE PIRACICABA, ENTIDADE MANTIDA PELA FUMEP - FUNDAÇÃO MUNICIPAL DE ENSINO DE PIRACICABA, OBJETIVANDO A REALIZAÇÃO DE ESTÁGIOS’’.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2685/proc_1454-18_-_pl_69-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2685/proc_1454-18_-_pl_69-18.pdf</t>
   </si>
   <si>
     <t>“ALTERA O ARTIGO 1O, DA LEI ORDINÁRIA N° 3.713, DE 17 DE MAIO DE 2018, QUE AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER SUBVENÇÃO SOCIAL ÀS ORGANIZAÇÕES DA SOCIEDADE CIVIL DO MUNICÍPIO DE LEME."</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2686/proc_1455-18_-_pl_70-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2686/proc_1455-18_-_pl_70-18.pdf</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Ricardo de Moraes Canata</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2693/proc_1468-18_-_pl_71-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2693/proc_1468-18_-_pl_71-18.pdf</t>
   </si>
   <si>
     <t>DETERMINA QUE TODAS AS CONSULTAS MÉDICAS E EXAMES DE SAÚDE DA REDE PÚBLICA SEJAM REALIZADOS NO PRAZO MÁXIMO DE 07 (SETE) DIAS, QUANDO O PACIENTE TIVER IDADE IGUAL OU SUPERIOR A 65 (SESSENTA E CINCO) ANOS DE IDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2694/proc_1488-18_-_pl_72-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2694/proc_1488-18_-_pl_72-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UNIDADE MÓVEL ODONTOLÓGICA E IMPLANTA O PROGRAMA LEME SORRIDENTE.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2695/proc_1492-18_-_pl_73-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2695/proc_1492-18_-_pl_73-18.pdf</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2696/proc_1514-18_-_pl_74-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2696/proc_1514-18_-_pl_74-18.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA ASSOCIAÇÃO DE APOIO RAIZ</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2697/proc_1516-18_-_pl_75-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2697/proc_1516-18_-_pl_75-18.pdf</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2698/proc_1517-18_-_pl_76-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2698/proc_1517-18_-_pl_76-18.pdf</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2699/proc_1518-18_-_pl_77-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2699/proc_1518-18_-_pl_77-18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR ACORDO DE COOPERAÇÃO TÉCNICA COM A UNESCO, OBJETIVANDO O FORTALECIMENTO DAS POLÍTICAS PÚBLICAS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE LEME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2700/proc_1571-18_-_pl_78-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2700/proc_1571-18_-_pl_78-18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL SUPLEMENTAR E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2701/proc_1596-18_-_pl_79-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2701/proc_1596-18_-_pl_79-18.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA - RUA "ODILA APARECIDA GALLO DA CRUZ"</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2702/proc_1602-18_-_pl_80-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2702/proc_1602-18_-_pl_80-18.pdf</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2703/proc_1640-18_-_pl_81-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2703/proc_1640-18_-_pl_81-18.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM A UNIÃO, POR INTERMÉDIO DA SUPERINTENDÊNCIA DO PATRIMÔNIO DA UNIÃO EM SÃO PAULO - SPU/SP, PARA INTERCÂMBIO DE INFORMAÇÕES COM VISTAS À FORMULAÇÃO E IMPLEMENTAÇÃO DE AÇÕES NECESSÁRIAS AO DESENVOLVIMENTO DE PROGRAMAS DE REGULARIZAÇÃO FUNDIÁRIA, UTILIZAÇÃO E AUTORIZAÇÃO DE OBRAS EM IMÓVEIS DE DOMÍNIO DA UNIÃO LOCALIZADOS NO MUNICÍPIO DE LEME."</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2704/proc_1641-18_-_pl_82-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2704/proc_1641-18_-_pl_82-18.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA - RUA "MURILO RAFAEL RICHITTA”</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2705/proc_1661-18_-_pl_83-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2705/proc_1661-18_-_pl_83-18.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA - AVENIDA "GERVASIO ARNALDO ZAPACOSTA”</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2706/proc_1706-18_-_pl_84-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2706/proc_1706-18_-_pl_84-18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O DIREITO REAL DE USO DE BEM IMÓVEL MUNICIPAL PARA EXECUÇÃO DE ATIVIDADES SOCIAIS VOLTADAS ÀS FAMÍLIAS DA COMUNIDADE CARENTE.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2707/proc_1739-18_-_pl_85-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2707/proc_1739-18_-_pl_85-18.pdf</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2708/proc_1822-18_-_pl_87-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2708/proc_1822-18_-_pl_87-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CASSAÇÃO DE ALVARÁ DE FUNCIONAMENTO DE ESTABELECIMENTOS QUE FOREM FLAGRADOS COMERCIALIZANDO, ADQUIRINDO, TRANSPORTANDO, ESTOCANDO OU REVENDENDO PRODUTOS ORIUNDOS DE FURTO, ROUBO OU OUTRO TIPO DE ILÍCITO NO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2709/proc_1848-18_-_pl_88-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2709/proc_1848-18_-_pl_88-18.pdf</t>
   </si>
   <si>
     <t>“CRIA O ALUGUEL SOCIAL”</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2710/proc_1858-18_-_pl_89-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2710/proc_1858-18_-_pl_89-18.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE INCENTIVO À IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS E COMPOSTAGEM NO MUNICÍPIO DE LEME</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2711/proc_1861-18_-_pl_90-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2711/proc_1861-18_-_pl_90-18.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO ADOTE UMA LIXEIRA NO MUNICÍPIO DE LEME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2712/proc_1872-18_-_pl_91-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2712/proc_1872-18_-_pl_91-18.pdf</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2713/proc_1935-18_-_pl_92-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2713/proc_1935-18_-_pl_92-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REALIZAÇÃO DE AUDIÊNCIA E CONSULTA PÚBLICA PARA A CONCESSÃO, TERCEIRIZAÇÃO OU PRIVATIZAÇÃO DO SERVIÇO PÚBLICO DE QUALQUER NATUREZA NO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2714/proc_1940-18_-_pl_96-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2714/proc_1940-18_-_pl_96-18.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI N° 2.672, DE 09 DE OUTUBRO DE 2002, ALTERADA PELAS LEIS N° 2.677, DE 20 DE NOVEMBRO DE 2002 E, 2.794, DE 03 DE NOVEMBRO DE 2005.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Elias Eliel Ferrara</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2715/proc_1971-18_-_pl_98-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2715/proc_1971-18_-_pl_98-18.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA "MARIA ANTONIA LEME PENTEADO".</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2716/proc_2050-18_-_pl_99-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2716/proc_2050-18_-_pl_99-18.pdf</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2717/proc_2078-18_-_pl_100-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2717/proc_2078-18_-_pl_100-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PENALIZAÇÃO AOS ATOS DE CRUELDADE PRATICADOS CONTRA ANIMAIS, SEM PREJUÍZO DE APLICAÇÃO DE OUTROS DISPOSITIVOS LEGAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2718/proc_2079-18_-_pl_101-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2718/proc_2079-18_-_pl_101-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO PAGAMENTO DA TAXA DE ZONA AZUL PARA OS IDOSOS E DEFICIENTES FÍSICOS NO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2719/proc_2081-18_-_pl_102-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2719/proc_2081-18_-_pl_102-18.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI ORDINÁRIA N° 3.718, DE 29 DE MAIO DE 2018.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2720/proc_2087-18_-_pl_103-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2720/proc_2087-18_-_pl_103-18.pdf</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2721/proc_2182-18_-_pl_104-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2721/proc_2182-18_-_pl_104-18.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA - RUA "ANTÔNIO FORNAZIN”</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2722/proc_2213-18_-_pl_106-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2722/proc_2213-18_-_pl_106-18.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO PÚBLICO MUNICIPAL - VERA LUCIA BERTIN PIETRO.”</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2723/proc_2226-18_-_pl_108-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2723/proc_2226-18_-_pl_108-18.pdf</t>
   </si>
   <si>
     <t>“ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2019”</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2726/proc_2420-18_-_pl_109-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2726/proc_2420-18_-_pl_109-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DESCONTO NO IPTU DOS IMÓVEIS ONDE RESIDAM IDOSOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2727/proc_2421-18_-_pl_110-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2727/proc_2421-18_-_pl_110-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PROGRAMA DE ESTERILIZAÇÃO, ADOÇÃO E O CONTROLE ÉTICO DA POPULAÇÃO DE CÃES E GATOS NO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2728/proc_2423-18_-_pl_111-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2728/proc_2423-18_-_pl_111-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO DE CAMPANHAS DE CONSCIENTIZAÇÃO SOBRE DOAÇÃO DE ÓRGÃOS E TRANSPLANTES NAS ESCOLAS DA REDE MUNICIPAL DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2729/proc_2469-18_-_pl_112-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2729/proc_2469-18_-_pl_112-18.pdf</t>
   </si>
   <si>
     <t>VEDA O USO DE APARELHOS ELETRÔNICOS PORTÁTEIS, SEM FINS EDUCACIONAIS, EM SALAS DE AULA OU QUAISQUER OUTROS AMBIENTES EM QUE ESTEJAM SENDO DESENVOLVIDAS ATIVIDADES EDUCACIONAIS NOS NÍVEIS DE ENSINO FUNDAMENTAL, MÉDIO E SUPERIOR NAS ESCOLAS PÚBLICAS DO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2730/proc_2474-18_-_pl_113-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2730/proc_2474-18_-_pl_113-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE BANHEIROS QUÍMICOS ADAPTADOS ÀS NECESSIDADES DE PESSOAS COM MOBILIDADE REDUZIDA OU QUE UTILIZEM CADEIRA DE RODAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2731/proc_2476-18_-_pl_114-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2731/proc_2476-18_-_pl_114-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CENTRAL DE ACHADOS E PERDIDOS NO MUNICÍPIO DE LEME</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2732/proc_2483-18_-_pl_115-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2732/proc_2483-18_-_pl_115-18.pdf</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2733/proc_2485-18_-_pl_116-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2733/proc_2485-18_-_pl_116-18.pdf</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2734/proc_2486-18_-_pl_117-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2734/proc_2486-18_-_pl_117-18.pdf</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2735/proc_2489-18_-_pl_118-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2735/proc_2489-18_-_pl_118-18.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI ORDINÁRIA N° 3.615. DE 04 DE JULHO DE 2.017, JÁ ALTERADA PELA LEI ORDINÁRIA N° 3.670, DE 12 DE JANEIRO DE 2.018, E SEUS DEMONSTRATIVOS.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Adenir Pinto</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2736/proc_2490-18_-_pl_119-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2736/proc_2490-18_-_pl_119-18.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE VIA PÚBLICA RUA "LEONTINA SIMARELLI DA SILVA"</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2737/proc_2508-18_-_pl_120-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2737/proc_2508-18_-_pl_120-18.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROGRAMA TEMPORÁRIO DE PAGAMENTO - PTP”.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2738/proc_2570-18_-_pl_121-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2738/proc_2570-18_-_pl_121-18.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO COM A SOCIEDADE REGIONAL DE ENSINO E SAÚDE LTDA, MANTENEDORA DA FACULDADE SÃO LEOPOLDO MANDIC - SLMANDIC, OBJETIVANDO A REALIZAÇÃO DE ESTÁGIOS”</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2739/proc_2585-18_-_pl_122-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2739/proc_2585-18_-_pl_122-18.pdf</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2740/proc_2586-18_-_pl_123-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2740/proc_2586-18_-_pl_123-18.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI N° 2.672, DE 09 DE OUTUBRO DE 2002, ALTERADA PELAS LEIS N° 2.677, DE 20 DE NOVEMBRO DE 2002, 2.794, DE 03 DE NOVEMBRO DE 2005 E, 3.749, DE 24 DE OUTUBRO DE 2018.’’</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2741/proc_2638-18_-_pl_126-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2741/proc_2638-18_-_pl_126-18.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE AÇÕES VOLTADAS À LEI MARIA DA PENHA, NAS ESCOLAS DE ENSINO FUNDAMENTAL - SÉRIES FINAIS E DE ENSINO MÉDIO, PÚBLICAS E PRIVADAS.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2742/proc_2686-18_-_pl_127-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2742/proc_2686-18_-_pl_127-18.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA RUA "CEZIRA DA ROZ OTTIERI”.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2743/proc_2749-18_-_pl_128-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2743/proc_2749-18_-_pl_128-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS AGÊNCIAS BANCÁRIAS NO MUNICÍPIO DE LEME, INSTALAREM SANITÁRIOS E BEBEDOUROS PARA OS USUÁRIOS.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2744/proc_2739-18_-_pl_129-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2744/proc_2739-18_-_pl_129-18.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O ‘PROGRAMA DE INCENTIVO À REGULARIZAÇÃO DE DÉBITOS’ JUNTO À SAECIL - SUPERINTENDÊNCIA DE ÁGUA E ESGOTOS DA CIDADE DE LEME”</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2745/proc_2740-18_-_pl_130-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2745/proc_2740-18_-_pl_130-18.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DA SEGURANÇA PÚBLICA, OBJETIVANDO A INSTALAÇÃO, MANUTENÇÃO E FUNCIONAMENTO DO POSTO DE IDENTIFICAÇÃO JUNTO AO IIRGD - INSTITUTO DE IDENTIFICAÇÃO RICARDO GUMBLETON DAUNT, NAS INSTALAÇÕES DA PREFEITURA DO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2746/proc_2760-18_-_pl_131-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2746/proc_2760-18_-_pl_131-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O USO DE CRACHÁ DE IDENTIFICAÇÃO PARA FUNCIONÁRIOS QUE PRESTAM SERVIÇOS DE SEGURANÇA, EM CASAS NOTURNAS, BARES, RESTAURANTES E EVENTOS</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2747/proc_2784-18_-_pl_132-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2747/proc_2784-18_-_pl_132-18.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO DE COOPERAÇÃO TÉCNICO COM O CENTRO ESTADUAL DE EDUCAÇÃO TECNOLÓGICA PAULA SOUZA, OBJETIVANDO DISPONIBILIZAR O TRANSPORTE PÚBLICO DE ALUNOS”.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2748/proc_2785-18_-_pl_133-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2748/proc_2785-18_-_pl_133-18.pdf</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2749/proc_2786-18_-_pl_134-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2749/proc_2786-18_-_pl_134-18.pdf</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2751/proc_2803-18_-_pl_135-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2751/proc_2803-18_-_pl_135-18.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI N° 3.119, DE 17 DE SETEMBRO DE 2010</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2752/proc_2825-18_-_pl_136-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2752/proc_2825-18_-_pl_136-18.pdf</t>
   </si>
   <si>
     <t>"RATIFICA PARA EFEITO DO DISPOSTO NO ART. 5O DA LEI FEDERAL N° 11.107, DE 06 DE ABRIL DE 2005 O PROTOCOLO DE INTENÇÕES PARA REVISÃO ESTATUTÁRIA DO CONSÓRCIO INTERMUNICIPAL CEMMIL - PRÓ ESTRADA"</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2753/proc_2893-18_-_pl_137-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2753/proc_2893-18_-_pl_137-18.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA O INSTITUTO SOCIAL DE ASSITÊNCIA (ISA)”</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2754/proc_2906-18_-_pl_138-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2754/proc_2906-18_-_pl_138-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE CURSO DE CAPACITAÇÃO DE PRIMEIROS SOCORROS AOS FUNCIONÁRIOS DAS ESCOLAS E CRECHES DA REDE DE ENSINO MUNICIPAL E PARTICULAR, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2755/proc_2908-18_-_pl_139-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2755/proc_2908-18_-_pl_139-18.pdf</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2756/proc_2912-18_-_pl_140-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2756/proc_2912-18_-_pl_140-18.pdf</t>
   </si>
   <si>
     <t>PROÍBE, NO ÂMBITO MUNICIPAL, O FORNECIMENTO DE CANUDOS CONFECCIONADOS EM MATERIAL PLÁSTICO, NOS LOCAIS QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2757/proc_2913-18_-_pl_141-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2757/proc_2913-18_-_pl_141-18.pdf</t>
   </si>
   <si>
     <t>“APROVA O PLANO DE MOBILIDADE URBANA PARA A CIDADE DE LEME/SP, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2758/proc_2920-18_-_pl_143-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2758/proc_2920-18_-_pl_143-18.pdf</t>
   </si>
   <si>
     <t>“APROVA O PLANO MUNICIPAL DE POLÍTICAS CULTURAIS”</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2759/proc_2924-18_-_pl_144-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2759/proc_2924-18_-_pl_144-18.pdf</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2760/proc_2947-18_-_pl_145-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2760/proc_2947-18_-_pl_145-18.pdf</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2761/proc_2949-18_-_pl_146-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2761/proc_2949-18_-_pl_146-18.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI 3759 DE 23 DE NOVEMBRO DE 2018 QUE ‘'AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS'’</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2762/proc_2978-18_-_pl_147-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2762/proc_2978-18_-_pl_147-18.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIA PÚBLICA - RUA "JOEL ROBERTO DE GOES PINTO"</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2763/proc_2979-18_-_pl_148-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2763/proc_2979-18_-_pl_148-18.pdf</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1233/proc_440-18_-_pd_01-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1233/proc_440-18_-_pd_01-18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A DOUTORA ADRIANA BARREA.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>Rodrigo Ramalho</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1234/proc_183-18_-_pd_03-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1234/proc_183-18_-_pd_03-18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A “CAMILA MARIA MATTE”.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1235/proc_287-18_-_pd_05-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1235/proc_287-18_-_pd_05-18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A SINÉZIO NETO DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1236/proc_713-18_-_pd_06-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1236/proc_713-18_-_pd_06-18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA SÉRGIO LAZZARESCHI DE MESQUITA.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1237/proc_886-18_-_pd_07-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1237/proc_886-18_-_pd_07-18.pdf</t>
   </si>
   <si>
     <t>MEDALHA NEWTON PRADO AO ATLETA FABIO SCIARRA LUCATO.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1238/proc_1490-18_-_pd_08-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1238/proc_1490-18_-_pd_08-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA “NEWTON PRADO” DANILO DE CARVALHO SANTORO.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1239/proc_1573-18_-_pd_09-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1239/proc_1573-18_-_pd_09-18.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO A DISPOSITIVO DO DECRETO LEGISLATIVO N° 322, DE 25 DE AGOSTO DE 2015.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1240/proc_2171-18_-_pd_11-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1240/proc_2171-18_-_pd_11-18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO “PADRE EDUARDO DA SILVA LUIZ”.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1241/proc_2549-18_-_pd_12-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1241/proc_2549-18_-_pd_12-18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. MARCOS PINHEIRO PIZZELLI.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1242/proc_2588-18_-_pd_13-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1242/proc_2588-18_-_pd_13-18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A SRA. MARIA ARMINDA CAMARGO NEVES SACCHI.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1243/proc_2587-18_-_pd_14-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1243/proc_2587-18_-_pd_14-18.pdf</t>
   </si>
   <si>
     <t>MEDALHA NEWTON PRADO AO SR. ORLANDO SBRISSA.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1244/proc_2655-18_-_pd_16-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1244/proc_2655-18_-_pd_16-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE “MEDALHA NEWTON PRADO” A PROFESSORA ELOISA ELENA DE CARVALHO.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1245/proc_2680-18_-_pd_17-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1245/proc_2680-18_-_pd_17-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA “NEWTON PRADO” MARIA DAS DORES GUERRA ANDRIELLI.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1246/proc_2753-18_-_pd_18-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1246/proc_2753-18_-_pd_18-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OUTORGA DE “MEDALHA NEWTON PRADO” AO SR. VANDERLEI HABERMANN DE SOUZA.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1247/proc_2804-18_-_pd_19-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1247/proc_2804-18_-_pd_19-18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. ELIEL BATISTA DE OLIVEIRA.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1248/proc_2888-18_-_pd_21-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1248/proc_2888-18_-_pd_21-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA “NEWTON PRADO” ROSAN VALTER FERNANDES.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>Osvair Antunes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1249/proc_2939-18_-_pd_22-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1249/proc_2939-18_-_pd_22-18.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. EMERSON DA SILVA COSTA.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1147/proc_152-18_-_pr_01-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1147/proc_152-18_-_pr_01-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO APÓS SEU TÉRMINO, DO PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO DE ASSUNTOS RELEVANTES - RESOLUÇÃO Nº 340, DE 07 DE FEVEREIRO DE 2017, PRORROGADO PELA RESOLUÇÃO Nº 343, DE 25 DE ABRIL DE 2017, RESOLUÇÃO Nº 345, DE 08 DE AGOSTO DE 2017 E RESOLUÇÃO Nº 347, DE 30 DE OUTUBRO DE 2017.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1148/proc_180-18_-_pr_02-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1148/proc_180-18_-_pr_02-18.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A OUVIDORIA NA CÂMARA MUNICIPAL DE LEME/SP.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1149/proc_179-18_-_pr_03-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1149/proc_179-18_-_pr_03-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA LEI COMPLEMENTAR Nº 716, DE 29 DE MARÇO DE 2016, NOS TERMOS DO ARTIGO 23, INC. III, DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1150/proc_380-18_-_pr_04-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1150/proc_380-18_-_pr_04-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO DE ASSUNTOS RELEVANTES - RESOLUÇÃO Nº 34/2017.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1151/proc_1540-18_-_pr_06-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1151/proc_1540-18_-_pr_06-18.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO DE ASSUNTOS RELEVANTES.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1152/proc_1700-18_-_pr_07-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1152/proc_1700-18_-_pr_07-18.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOVO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1153/proc_2006-18_-_pr_08-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1153/proc_2006-18_-_pr_08-18.pdf</t>
   </si>
   <si>
     <t>CONHECE E DÁ PROVIMENTO AO RECURSO INTERPOSTO AO EGRÉGIO PLENÁRIO DESTA CASA, PARA DECLARAR A NULIDADE DA APRECIAÇÃO DO PROJETO DE LEI ORDINÁRIA N° 82/18, DE AUTORIA DO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1154/proc_2907-18_-_pr_09-18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1154/proc_2907-18_-_pr_09-18.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO DE ASSUNTOS RELENVANTES PARA ANALISAR ASSUNTOS LIGADOS À SEGURANÇA DO MUNICÍPIO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2109,67 +2109,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/3119/proc_1687-18_-_pelom_01-18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2622/proc_05-18_-_pl_01-18.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2623/proc_06-18_-_pl_02-18.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2624/proc_09-18_-_pl_03-18.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2625/proc_89-18_-_pl_04-18.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2626/proc_105-18_-_pl_05-18.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2627/proc_106-18_-_pl_06-18.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2628/proc_162-18_-_pl_07-18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2629/proc_166-18_-_pl_08-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2630/proc_185-18_-_pl_09-18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2631/proc_186-18_-_pl_10-18.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2632/proc_187-18_-_pl_11-18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2633/proc_188-18_-_pl_12-18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2634/proc_220-18_-_pl_13-18.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2635/proc_266-18_-_pl_14-18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2636/proc_267-18_-_pl_15-18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2637/proc_268-18_-_pl_16-18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2638/proc_342-18_-_pl_17-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2639/proc_343-18_-_pl_18-18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2640/proc_321-18_-_pl_19-18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2641/proc_352-18_-_pl_21-18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2642/proc_382-18_-_pl_22-18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2643/proc_397-18_-_pl_23-18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2644/proc_462-18_-_pl_24-18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2645/proc_471-18_-_pl_26-18.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2646/proc_487-18_-_pl_28-18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2647/proc_546-18_-_pl_29-18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2648/proc_547-18_-_pl_30-18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2649/proc_548-18_-_pl_31-18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2650/proc_582-18_-_pl_32-18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2651/proc_594-18_-_pl_33-18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2652/proc_595-18_-_pl_34-18.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2654/proc_614-18_-_pl_39-18.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2657/proc_736-18_-_pl_43-18.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2658/proc_826-18_-_pl_44-18.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2659/proc_812-18_-_pl_45-18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2661/proc_859-18_-_pl_46-18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2662/proc_861-18_-_pl_47-18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2663/proc_862-18_-_pl_48-18.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2664/proc_881-18_-_pl_49-18.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2666/proc_901-18_-_pl_51-18.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2667/proc_920-18_-_pl_52-18.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2668/proc_929-18_-_pl_53-18.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2669/proc_988-18_-_pl_54-18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2670/proc_1001-18_-_pl_55-18.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2671/proc_1053-18_-_pl_56-18.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2672/proc_1054-18_-_pl_57-18.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2673/proc_1055-18_-_pl_58-18.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2674/proc_1116-18_-_pl_59-18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2675/proc_1232-18_-_pl_60-18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2676/proc_1233-18_-_pl_61-18.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2677/proc_1258-18_-_pl_62-18.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2678/proc_1296-18_-_pl_63-18.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2679/proc_1352-18_-_pl_64-18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2680/proc_1419-18_-_pl_65-18.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2681/proc_1411-18_-_pl_66-18.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2682/proc_1433-18_-_pl_67-18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2683/proc_1453-18_-_pl_68-18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2685/proc_1454-18_-_pl_69-18.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2686/proc_1455-18_-_pl_70-18.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2693/proc_1468-18_-_pl_71-18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2694/proc_1488-18_-_pl_72-18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2695/proc_1492-18_-_pl_73-18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2696/proc_1514-18_-_pl_74-18.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2697/proc_1516-18_-_pl_75-18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2698/proc_1517-18_-_pl_76-18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2699/proc_1518-18_-_pl_77-18.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2700/proc_1571-18_-_pl_78-18.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2701/proc_1596-18_-_pl_79-18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2702/proc_1602-18_-_pl_80-18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2703/proc_1640-18_-_pl_81-18.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2704/proc_1641-18_-_pl_82-18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2705/proc_1661-18_-_pl_83-18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2706/proc_1706-18_-_pl_84-18.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2707/proc_1739-18_-_pl_85-18.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2708/proc_1822-18_-_pl_87-18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2709/proc_1848-18_-_pl_88-18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2710/proc_1858-18_-_pl_89-18.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2711/proc_1861-18_-_pl_90-18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2712/proc_1872-18_-_pl_91-18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2713/proc_1935-18_-_pl_92-18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2714/proc_1940-18_-_pl_96-18.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2715/proc_1971-18_-_pl_98-18.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2716/proc_2050-18_-_pl_99-18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2717/proc_2078-18_-_pl_100-18.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2718/proc_2079-18_-_pl_101-18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2719/proc_2081-18_-_pl_102-18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2720/proc_2087-18_-_pl_103-18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2721/proc_2182-18_-_pl_104-18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2722/proc_2213-18_-_pl_106-18.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2723/proc_2226-18_-_pl_108-18.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2726/proc_2420-18_-_pl_109-18.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2727/proc_2421-18_-_pl_110-18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2728/proc_2423-18_-_pl_111-18.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2729/proc_2469-18_-_pl_112-18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2730/proc_2474-18_-_pl_113-18.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2731/proc_2476-18_-_pl_114-18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2732/proc_2483-18_-_pl_115-18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2733/proc_2485-18_-_pl_116-18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2734/proc_2486-18_-_pl_117-18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2735/proc_2489-18_-_pl_118-18.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2736/proc_2490-18_-_pl_119-18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2737/proc_2508-18_-_pl_120-18.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2738/proc_2570-18_-_pl_121-18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2739/proc_2585-18_-_pl_122-18.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2740/proc_2586-18_-_pl_123-18.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2741/proc_2638-18_-_pl_126-18.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2742/proc_2686-18_-_pl_127-18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2743/proc_2749-18_-_pl_128-18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2744/proc_2739-18_-_pl_129-18.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2745/proc_2740-18_-_pl_130-18.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2746/proc_2760-18_-_pl_131-18.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2747/proc_2784-18_-_pl_132-18.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2748/proc_2785-18_-_pl_133-18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2749/proc_2786-18_-_pl_134-18.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2751/proc_2803-18_-_pl_135-18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2752/proc_2825-18_-_pl_136-18.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2753/proc_2893-18_-_pl_137-18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2754/proc_2906-18_-_pl_138-18.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2755/proc_2908-18_-_pl_139-18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2756/proc_2912-18_-_pl_140-18.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2757/proc_2913-18_-_pl_141-18.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2758/proc_2920-18_-_pl_143-18.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2759/proc_2924-18_-_pl_144-18.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2760/proc_2947-18_-_pl_145-18.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2761/proc_2949-18_-_pl_146-18.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2762/proc_2978-18_-_pl_147-18.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2763/proc_2979-18_-_pl_148-18.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1233/proc_440-18_-_pd_01-18.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1234/proc_183-18_-_pd_03-18.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1235/proc_287-18_-_pd_05-18.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1236/proc_713-18_-_pd_06-18.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1237/proc_886-18_-_pd_07-18.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1238/proc_1490-18_-_pd_08-18.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1239/proc_1573-18_-_pd_09-18.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1240/proc_2171-18_-_pd_11-18.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1241/proc_2549-18_-_pd_12-18.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1242/proc_2588-18_-_pd_13-18.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1243/proc_2587-18_-_pd_14-18.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1244/proc_2655-18_-_pd_16-18.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1245/proc_2680-18_-_pd_17-18.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1246/proc_2753-18_-_pd_18-18.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1247/proc_2804-18_-_pd_19-18.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1248/proc_2888-18_-_pd_21-18.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1249/proc_2939-18_-_pd_22-18.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1147/proc_152-18_-_pr_01-18.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1148/proc_180-18_-_pr_02-18.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1149/proc_179-18_-_pr_03-18.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1150/proc_380-18_-_pr_04-18.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1151/proc_1540-18_-_pr_06-18.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1152/proc_1700-18_-_pr_07-18.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1153/proc_2006-18_-_pr_08-18.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1154/proc_2907-18_-_pr_09-18.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/3119/proc_1687-18_-_pelom_01-18.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2622/proc_05-18_-_pl_01-18.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2623/proc_06-18_-_pl_02-18.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2624/proc_09-18_-_pl_03-18.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2625/proc_89-18_-_pl_04-18.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2626/proc_105-18_-_pl_05-18.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2627/proc_106-18_-_pl_06-18.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2628/proc_162-18_-_pl_07-18.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2629/proc_166-18_-_pl_08-18.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2630/proc_185-18_-_pl_09-18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2631/proc_186-18_-_pl_10-18.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2632/proc_187-18_-_pl_11-18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2633/proc_188-18_-_pl_12-18.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2634/proc_220-18_-_pl_13-18.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2635/proc_266-18_-_pl_14-18.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2636/proc_267-18_-_pl_15-18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2637/proc_268-18_-_pl_16-18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2638/proc_342-18_-_pl_17-18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2639/proc_343-18_-_pl_18-18.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2640/proc_321-18_-_pl_19-18.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2641/proc_352-18_-_pl_21-18.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2642/proc_382-18_-_pl_22-18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2643/proc_397-18_-_pl_23-18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2644/proc_462-18_-_pl_24-18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2645/proc_471-18_-_pl_26-18.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2646/proc_487-18_-_pl_28-18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2647/proc_546-18_-_pl_29-18.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2648/proc_547-18_-_pl_30-18.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2649/proc_548-18_-_pl_31-18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2650/proc_582-18_-_pl_32-18.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2651/proc_594-18_-_pl_33-18.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2652/proc_595-18_-_pl_34-18.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2654/proc_614-18_-_pl_39-18.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2657/proc_736-18_-_pl_43-18.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2658/proc_826-18_-_pl_44-18.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2659/proc_812-18_-_pl_45-18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2661/proc_859-18_-_pl_46-18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2662/proc_861-18_-_pl_47-18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2663/proc_862-18_-_pl_48-18.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2664/proc_881-18_-_pl_49-18.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2666/proc_901-18_-_pl_51-18.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2667/proc_920-18_-_pl_52-18.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2668/proc_929-18_-_pl_53-18.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2669/proc_988-18_-_pl_54-18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2670/proc_1001-18_-_pl_55-18.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2671/proc_1053-18_-_pl_56-18.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2672/proc_1054-18_-_pl_57-18.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2673/proc_1055-18_-_pl_58-18.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2674/proc_1116-18_-_pl_59-18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2675/proc_1232-18_-_pl_60-18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2676/proc_1233-18_-_pl_61-18.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2677/proc_1258-18_-_pl_62-18.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2678/proc_1296-18_-_pl_63-18.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2679/proc_1352-18_-_pl_64-18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2680/proc_1419-18_-_pl_65-18.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2681/proc_1411-18_-_pl_66-18.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2682/proc_1433-18_-_pl_67-18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2683/proc_1453-18_-_pl_68-18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2685/proc_1454-18_-_pl_69-18.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2686/proc_1455-18_-_pl_70-18.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2693/proc_1468-18_-_pl_71-18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2694/proc_1488-18_-_pl_72-18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2695/proc_1492-18_-_pl_73-18.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2696/proc_1514-18_-_pl_74-18.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2697/proc_1516-18_-_pl_75-18.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2698/proc_1517-18_-_pl_76-18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2699/proc_1518-18_-_pl_77-18.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2700/proc_1571-18_-_pl_78-18.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2701/proc_1596-18_-_pl_79-18.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2702/proc_1602-18_-_pl_80-18.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2703/proc_1640-18_-_pl_81-18.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2704/proc_1641-18_-_pl_82-18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2705/proc_1661-18_-_pl_83-18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2706/proc_1706-18_-_pl_84-18.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2707/proc_1739-18_-_pl_85-18.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2708/proc_1822-18_-_pl_87-18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2709/proc_1848-18_-_pl_88-18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2710/proc_1858-18_-_pl_89-18.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2711/proc_1861-18_-_pl_90-18.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2712/proc_1872-18_-_pl_91-18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2713/proc_1935-18_-_pl_92-18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2714/proc_1940-18_-_pl_96-18.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2715/proc_1971-18_-_pl_98-18.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2716/proc_2050-18_-_pl_99-18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2717/proc_2078-18_-_pl_100-18.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2718/proc_2079-18_-_pl_101-18.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2719/proc_2081-18_-_pl_102-18.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2720/proc_2087-18_-_pl_103-18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2721/proc_2182-18_-_pl_104-18.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2722/proc_2213-18_-_pl_106-18.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2723/proc_2226-18_-_pl_108-18.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2726/proc_2420-18_-_pl_109-18.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2727/proc_2421-18_-_pl_110-18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2728/proc_2423-18_-_pl_111-18.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2729/proc_2469-18_-_pl_112-18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2730/proc_2474-18_-_pl_113-18.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2731/proc_2476-18_-_pl_114-18.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2732/proc_2483-18_-_pl_115-18.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2733/proc_2485-18_-_pl_116-18.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2734/proc_2486-18_-_pl_117-18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2735/proc_2489-18_-_pl_118-18.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2736/proc_2490-18_-_pl_119-18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2737/proc_2508-18_-_pl_120-18.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2738/proc_2570-18_-_pl_121-18.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2739/proc_2585-18_-_pl_122-18.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2740/proc_2586-18_-_pl_123-18.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2741/proc_2638-18_-_pl_126-18.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2742/proc_2686-18_-_pl_127-18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2743/proc_2749-18_-_pl_128-18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2744/proc_2739-18_-_pl_129-18.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2745/proc_2740-18_-_pl_130-18.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2746/proc_2760-18_-_pl_131-18.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2747/proc_2784-18_-_pl_132-18.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2748/proc_2785-18_-_pl_133-18.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2749/proc_2786-18_-_pl_134-18.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2751/proc_2803-18_-_pl_135-18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2752/proc_2825-18_-_pl_136-18.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2753/proc_2893-18_-_pl_137-18.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2754/proc_2906-18_-_pl_138-18.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2755/proc_2908-18_-_pl_139-18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2756/proc_2912-18_-_pl_140-18.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2757/proc_2913-18_-_pl_141-18.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2758/proc_2920-18_-_pl_143-18.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2759/proc_2924-18_-_pl_144-18.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2760/proc_2947-18_-_pl_145-18.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2761/proc_2949-18_-_pl_146-18.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2762/proc_2978-18_-_pl_147-18.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/2763/proc_2979-18_-_pl_148-18.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1233/proc_440-18_-_pd_01-18.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1234/proc_183-18_-_pd_03-18.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1235/proc_287-18_-_pd_05-18.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1236/proc_713-18_-_pd_06-18.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1237/proc_886-18_-_pd_07-18.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1238/proc_1490-18_-_pd_08-18.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1239/proc_1573-18_-_pd_09-18.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1240/proc_2171-18_-_pd_11-18.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1241/proc_2549-18_-_pd_12-18.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1242/proc_2588-18_-_pd_13-18.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1243/proc_2587-18_-_pd_14-18.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1244/proc_2655-18_-_pd_16-18.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1245/proc_2680-18_-_pd_17-18.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1246/proc_2753-18_-_pd_18-18.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1247/proc_2804-18_-_pd_19-18.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1248/proc_2888-18_-_pd_21-18.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1249/proc_2939-18_-_pd_22-18.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1147/proc_152-18_-_pr_01-18.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1148/proc_180-18_-_pr_02-18.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1149/proc_179-18_-_pr_03-18.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1150/proc_380-18_-_pr_04-18.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1151/proc_1540-18_-_pr_06-18.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1152/proc_1700-18_-_pr_07-18.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1153/proc_2006-18_-_pr_08-18.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2018/1154/proc_2907-18_-_pr_09-18.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H158"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="97.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>