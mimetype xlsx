--- v0 (2025-12-16)
+++ v1 (2026-06-10)
@@ -54,9924 +54,9924 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REESP</t>
   </si>
   <si>
     <t>Requerimento Especial</t>
   </si>
   <si>
     <t>José Giacomelli</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/372/plc_13_2020_.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/372/plc_13_2020_.docx</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA na tramitação do Projeto de Lei Complementar nº 13/2.020, de autoria do Executivo, que: “Altera e acresce dispositivos da Lei Complementar Municipal nº 583, de 27 de outubro de 2010, estabelecendo a licença para a atividade política aos conselheiros Tutelares”</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/373/pl_30_20.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/373/pl_30_20.docx</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA na tramitação do Projeto de Lei Ordinária nº 30/2.020, de autoria do Executivo, que: “Autoriza a SAECIL a abrir Crédito Adicional Especial e dá outras providências”</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/374/pl_31_20.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/374/pl_31_20.docx</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA na tramitação do Projeto de Lei Ordinária nº 31/2.020, de autoria do Executivo, que: “Autoriza o Executivo Municipal a conceder repasse a título de Contribuição Financeira à Irmandade Santa Casa de Misericórdia de Leme e autoriza o Poder Executivo a abrir crédito adicional e dá outras providências”</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/375/pl_32_20.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/375/pl_32_20.docx</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA na tramitação do Projeto de Lei Ordinária nº 32/2.020, de autoria do Executivo, que: “Autoriza o Poder Executivo a abrir crédito adicional e dá outras providências”</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/376/pl_33_20.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/376/pl_33_20.docx</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA na tramitação do Projeto de Lei Ordinária nº 33/2.020, de autoria do Executivo, que: “Autoriza o Poder Executivo a abrir crédito adicional e dá outras providências”</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ademir Albano Lopes</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/377/requerimento_especial_sessao.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/377/requerimento_especial_sessao.doc</t>
   </si>
   <si>
     <t>Requer cópia em vídeo da 10ª Sessão Ordinária realizada no dia 07 de abril de 2.020.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/401/requerimento_especial_sessao_07.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/401/requerimento_especial_sessao_07.doc</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/402/requerimento_especial_08.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/402/requerimento_especial_08.doc</t>
   </si>
   <si>
     <t>Requer cópia da defesa do vereador Elias Eliel Ferrara juntada na Comissão Processante número 06/2020, na qual o vereador é denunciado por suposto ato de improbidade administrativa.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/418/pl_20_20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/418/pl_20_20.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal do Meio Ambiente junto à Secretaria do Meio Ambiente e dá outras providências</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/419/pl_24_20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/419/pl_24_20.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 7º, da Lei nº 3.657, de 16 de novembro de 2017, que “Dispõe sobre a reestruturação, no âmbito do município de Leme, do Conselho Municipal de Educação e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/443/req_especial_retirada_voto_de_pesar_55_20.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/443/req_especial_retirada_voto_de_pesar_55_20.doc</t>
   </si>
   <si>
     <t>Requer a retirada do Requerimento de Voto de Pesar sob nº 55/2020.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Claudemir Borges</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/453/req_esp_12.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/453/req_esp_12.doc</t>
   </si>
   <si>
     <t>Requer a retirada da Indicação 295/2020</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Ricardo de Moraes Canata</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/475/req_esp_13.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/475/req_esp_13.doc</t>
   </si>
   <si>
     <t>Requer a retirada da Indicação sob nº 302/2020</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/</t>
+    <t>http://sapl.leme.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Requerimento de Urgência Especial na tramitação do Projeto de Lei nº 56/20.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA na tramitação do Projeto de Lei Ordinária nº 57/2.020, de autoria do Executivo, que: “Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências”</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/602/pl_58_20_.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/602/pl_58_20_.pdf</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA na tramitação do Projeto de Lei Ordinária nº 58/2.020, de autoria do Executivo, que: “Autoriza o Poder Executivo a abrir crédito adicional suplementar e dá outras providências”</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/617/requerimento_especial_17.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/617/requerimento_especial_17.doc</t>
   </si>
   <si>
     <t>Requer a retirada do requerimento sob nº 83 da tramitação.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/648/pl_59_20__-.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/648/pl_59_20__-.docx</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA na tramitação do Projeto de Lei Ordinária nº 59/2.020, de autoria do Executivo, que: “Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências”</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/649/pl_60_20__-_copia.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/649/pl_60_20__-_copia.docx</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA na tramitação do Projeto de Lei Ordinária nº 60/2.020, de autoria do Executivo, que: “Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências”</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/650/pl_62_20_.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/650/pl_62_20_.docx</t>
   </si>
   <si>
     <t>REGIME DE URGÊNCIA na tramitação do Projeto de Lei Ordinária nº 62/2.020, de autoria do Executivo, que: “Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências”</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/673/requerimento_especial_21.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/673/requerimento_especial_21.doc</t>
   </si>
   <si>
     <t>Requer a retirada da Indicação nº 383/2020 protocolado sob nº 848/2020.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
     <t>Adenir Pinto</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/395/pelom_1.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/395/pelom_1.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao caput do artigo 10 da Lei Orgânica do Município de Leme.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>Claudemir Aparecido Borges</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/664/cmrl-bt01_115281.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/664/cmrl-bt01_115281.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 90 da Lei Orgânica do Município de Leme a fim de atender a Emenda Constitucional nº 103/2019.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora - MD</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/339/plc_1.20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/339/plc_1.20.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao Art. 24 da Lei Complementar nº 716, de 29 de março de 2016 e dá outras providências.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/340/plc_2.20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/340/plc_2.20.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Complementar nº 805, de 12 de dezembro de 2019, que Autoriza a Prefeitura Municipal de Leme a alienar imóvel e a Superintendência de Água e Esgotos da Cidade de Leme a adquirir imóvel</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/341/plc_3.20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/341/plc_3.20.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei Complementar nº 760, de 21 de setembro de 2018, que Autoriza o Poder Executivo a conceder o direito real de uso de bem imóvel municipal para execução de atividades sociais voltadas às famílias da comunidade carente.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/342/plc_4.20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/342/plc_4.20.pdf</t>
   </si>
   <si>
     <t>Regula o Processo Administrativo no âmbito do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/343/proc_09-20_-_plc_05-20_compactado.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/343/proc_09-20_-_plc_05-20_compactado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ESTATUTO DA GUARDA CIVIL MUNICIPAL DE LEME.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/344/plc_6.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/344/plc_6.pdf</t>
   </si>
   <si>
     <t>Fixa, o piso salarial profissional dos Agentes de Saúde, Agentes Comunitários de Saúde e Agentes de Combate às Endemias (Controle de Vetores), nos termos da Lei Federal nº 11.350, de 05 de outubro de 2006, alterada pela Lei Federal nº 13.708, de 14 de agosto de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/345/plc_7.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/345/plc_7.pdf</t>
   </si>
   <si>
     <t>Extingue o cargo de Assessor Técnico-Administrativo da Lei Complementar nº 776, de 17 de abril de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/346/plc_8.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/346/plc_8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de cargos no Quadro Geral do Pessoal do Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/347/plc_10.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/347/plc_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de cargos no Quadro Geral do Pessoal do Executivo.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/348/plc_11.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/348/plc_11.pdf</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/349/plc12.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/349/plc12.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos a Lei Complementar Municipal nº 623, de 14 de dezembro de 2011, alterada pela Lei nº 743, de 14 de dezembro de 2018.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/338/cmrl-bt01_114075.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/338/cmrl-bt01_114075.pdf</t>
   </si>
   <si>
     <t>Altera e acresce dispositivos à Lei Complementar nº 583 de 27 de outubro de 2010, estabelecendo a licença para atividade política aos Conselheiros Tutelares</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/378/of._255-20-gp_-_plc.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/378/of._255-20-gp_-_plc.pdf</t>
   </si>
   <si>
     <t>Disciplina a concessão e o funcionamento dos quiosques situados na Praça Manoel Leme do Município e adota providências correlatas.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/439/of_264-20_gp_plc.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/439/of_264-20_gp_plc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação de prazos da contribuição previdenciária patronal do artigo 97 da Lei Municipal nº 623, de 14 de dezembro de 2011.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/455/of.269-20_gp_plc.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/455/of.269-20_gp_plc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de área e dá outras providências.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/456/of.273-20_plc_17-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/456/of.273-20_plc_17-20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de cargos no Quadro Geral do Pessoal do Executivo._x000D_
 Monitor de Projetos - Qtde.: 96</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/484/of.298-20_plc_18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/484/of.298-20_plc_18.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Complementar Municipal nº 564, de 29 de dezembro de 2.009, e dá outras providências.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/579/cmrl-bt01_114873.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/579/cmrl-bt01_114873.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a extinção de cargos no Quadro Geral do Pessoal do Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/665/cmrl-bt01_115286.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/665/cmrl-bt01_115286.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Plano de Benefícios do Regime Próprio de Previdência Social - RPPS do Município de Leme e dá outras providências.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/680/cmrl-bt01_115392.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/680/cmrl-bt01_115392.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar 798, de 05 de dezembro de 2019 para criar o Zoneamento de Uso Diverso e acrescer no Anexo III correspondente quadro de regulamentação de uso.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/682/cmrl-bt01_115433.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/682/cmrl-bt01_115433.pdf</t>
   </si>
   <si>
     <t>Autoriza a suspensão dos pagamentos dos recolhimentos das contribuições previdenciárias patronais do Plano Previdenciário ao Regime Próprio de Previdência Social nos termos da Lei Complementar Federal nº 173, de 27 de maio de 2020 e Portaria nº 14.816 de 19 de junho de 2020 do Ministério da Economia/Secretaria Especial de Previdência e Trabalho.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/932/of.486-20_plc_23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/932/of.486-20_plc_23.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Complementar nº 833, de 07 de julho de 2020, que REESTRUTURA O PLANO DE BENEFÍCIOS DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS DO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/980/of.494-20_plc_24.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/980/of.494-20_plc_24.pdf</t>
   </si>
   <si>
     <t>Acresce dispositivos na Lei Complementar nº 801, de 12 de dezembro de 2019, que "INSTITUI O NOVO CÓDIGO DE POSTURAS DO MUNICÍPIO DE LEME E DÁ DISPOSIÇÕES CORRELATAS".</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/of.514-20_plc_25.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/of.514-20_plc_25.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 90 da Lei Complementar nº 763, de 26 de novembro de 2018 (Código Tributário Municipal).</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/354/pl_1.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/354/pl_1.pdf</t>
   </si>
   <si>
     <t>Autoriza a SAECIL - Superintendência de Água e Esgoto da Cidade de Leme a celebrar convênio com o FEHIDRO - Fundo Estadual de Recursos Hídricos e dá outras providências.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/355/pl_02.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/355/pl_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar e dá outras providências._x000D_
 R$ 581.607,20.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/356/pl_03.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/356/pl_03.pdf</t>
   </si>
   <si>
     <t>Crédito Adicional Suplementar - R$ 100.000,00</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/358/pl_04.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/358/pl_04.pdf</t>
   </si>
   <si>
     <t>Crédito Adicional Suplementar - R$ 36.000,00</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/359/pl_5.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/359/pl_5.pdf</t>
   </si>
   <si>
     <t>Crédito Adicional Especial - R$ 860.000,00</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/360/pl_06.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/360/pl_06.pdf</t>
   </si>
   <si>
     <t>Crédito Adicional Especial - R$ 300.000,00</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/361/pl_07.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/361/pl_07.pdf</t>
   </si>
   <si>
     <t>Crédito Adicional Especial - R$ 1.280.283,58</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/362/pl_08.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/362/pl_08.pdf</t>
   </si>
   <si>
     <t>Autoriza a Saecil a abrir crédito adicional suplementar - R$ 2.700.000,00.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/363/pl_09.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/363/pl_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/364/pl_10.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/364/pl_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/365/pl_11.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/365/pl_11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o Estado de São Paulo, por meio da Secretaria de Agricultura e Abastecimento, e dá outras providências.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/366/pl_12.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/366/pl_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 100.000,00.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/367/pl_13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/367/pl_13.pdf</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/379/pl_14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/379/pl_14.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 341.219,07.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/380/pl_15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/380/pl_15.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Próprio Municipal - Centro de Assistência Social "Carlos Albano Bonfanti".</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/381/pl_16.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/381/pl_16.pdf</t>
   </si>
   <si>
     <t>Ratifica a aprovação do regulamento de recursos humanos do consórcio inter-municipal CEMMIL - Saneamento Ambiental</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/382/pl_17.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/382/pl_17.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/383/pl_18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/383/pl_18.pdf</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/384/pl_19.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/384/pl_19.pdf</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/385/pl_20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/385/pl_20.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal do Meio Ambiente junto à Secretaria do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/386/pl_21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/386/pl_21.pdf</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/387/pl_22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/387/pl_22.pdf</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/388/pl_23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/388/pl_23.pdf</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/389/pl_24.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/389/pl_24.pdf</t>
   </si>
   <si>
     <t>"Altera o artigo 7º, da Lei nº 3.495, de 04 de agosto de 2016" alterada pelo artigo 1º da Lei nº 3.657, de 16 de novembro de 2017, que "Dispõe sobre a reestruturação, no âmbito do município de Leme, do Conselho Municipal de Educação, e dá outras providências."</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/390/pl_25.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/390/pl_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder repasse a título de Contribuição Financeira à Irmandade Santa Casa de Misericórdia de Leme e autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/391/pl_26.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/391/pl_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 642.967,42</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/392/pl_27.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/392/pl_27.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar e dá outras providências._x000D_
 R$ 2.290.696,95</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/393/pl_28.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/393/pl_28.pdf</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/394/pl_29.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/394/pl_29.pdf</t>
   </si>
   <si>
     <t>“Reconhece a Calamidade Pública no município de Leme disposta nos Decretos Municipais nº 7.365, de 16 de março de 2020, nº 7.374, de 20 de março de 2020 e nº 7377 de 24 de março de 2020, caracterizada pelo necessário enfrentamento à pandemia causada pelo Covid-19 (novo Coronavírus).”</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/350/oficio_247-20_-_gp_-_pl.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/350/oficio_247-20_-_gp_-_pl.pdf</t>
   </si>
   <si>
     <t>Autoriza a SAECIL a abrir Crédito Adicional Especial e dá outras providências._x000D_
 R$ 300.000,00</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/351/oficio_248-20_-_gp_-_pl.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/351/oficio_248-20_-_gp_-_pl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder a título de Contribuição Financeira à Irmandade Santa Casa de Misericórdia de Leme e autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências. R$ 452.000,00</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/352/oficio_249-20_-_gp_-_pl.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/352/oficio_249-20_-_gp_-_pl.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 1.024.120,00</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/353/of_250-20_-_pl.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/353/of_250-20_-_pl.pdf</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/437/cmrl-bt01_114378.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/437/cmrl-bt01_114378.pdf</t>
   </si>
   <si>
     <t>Estabelece as Diretrizes a serem observadas na elaboração da Lei Orçamentária do Município para o exercício de 2021 e dá outras providências. _x000D_
 (LDO).</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/438/of._263-20_-_pl.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/438/of._263-20_-_pl.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Centro Integrado Educacional._x000D_
 KAMAL TAUFIC NACIF</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/440/of_265-20_gp_pl.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/440/of_265-20_gp_pl.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei nº 3.896, de 26 de março de 2020, que "Autoriza o Executivo Municipal a conceder repasse a título de Contribuição Financeira à Irmandade Santa Casa de Misericórdia de Leme e autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências"._x000D_
 R$ 693.600,00</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/454/of.266-20_gp_pl.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/454/of.266-20_gp_pl.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei nº 3.900, de 08 de abril de 2020, para alterar parcialmente a fonte de custeio da Lei 3.900 de 08 de abril de 2020 que autorizou o que "Autoriza o Executivo Municipal a conceder repasse a título de Contribuição Financeira à Irmandade Santa Casa de Misericórdia de Leme e autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências."</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/458/of.271-20_pl_38.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/458/of.271-20_pl_38.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Próprio Municipal - _x000D_
 EMEB Profª MARIA APPARECIDA DELLAI</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/459/of.272-20_pl_39.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/459/of.272-20_pl_39.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Próprio Municipal -_x000D_
 EMEB Profª MARIA ELISA MENDES</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/460/of.278-20_pl_40.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/460/of.278-20_pl_40.pdf</t>
   </si>
   <si>
     <t>Adota medidas, no âmbito da SAECIL - Superintendência de Água e Esgotos da Cidade de Leme, para proteger a população e garantir o acesso aos serviços essenciais, no período de duração da pandemia do COVID-19.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/478/of.282-20_pl_41.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/478/of.282-20_pl_41.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder repasse a título de Contribuição Financeira à Irmandade Santa Casa de Misericórdia de Leme e autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 297.300,00</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/482/of.285-20_pl_42.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/482/of.285-20_pl_42.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Próprio Municipal_x000D_
 GINÁSIO DE ESPORTES "PREFEITO LUIZ FERNANDO MARCHI"</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/483/of.286-20_pl_43.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/483/of.286-20_pl_43.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Próprio Municipal_x000D_
 TERMINAL RODOVIÁRIO "CARLOS SIMARELLI"</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/492/of.304-20_pl_44.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/492/of.304-20_pl_44.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 700.000,00</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/496/of.288-20_pl_45.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/496/of.288-20_pl_45.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Próprio Municipal -_x000D_
 "PREFEITO SERGIO ANTONIO ANTUNES"</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/497/of.313-20_pl_46.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/497/of.313-20_pl_46.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o ESTADO DE SÃO PAULO, por intermédio da SECRETARIA DA SEGURANÇA PÚBLICA, objetivando o intercâmbio de informações e o emprego combinado de agentes de segurança pública e o desenvolvimento de programas municipais para prevenção do crime e da violência e dá outras providências.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/502/of.323-20_pl_47.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/502/of.323-20_pl_47.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 324.596,00</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/531/of.326-20_pl_48.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/531/of.326-20_pl_48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praças._x000D_
 GUMERCINDO BATISTA DE OLIVEIRA</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/534/of.327-20_pl_49.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/534/of.327-20_pl_49.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praças - _x000D_
 ANTONIO PESCADOR</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/549/of.332-20_pl_50.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/549/of.332-20_pl_50.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praças - _x000D_
 VIRGILIO QUINTINO DA SILVA</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/550/of.335-20_pl_51.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/550/of.335-20_pl_51.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Próprio Municipal - _x000D_
 Complexo Esportivo "Antônio Soeiro Neto"</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/551/of.340-20_pl_52.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/551/of.340-20_pl_52.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Próprio Municipal_x000D_
 Centro Médico Veterinário Municipal "Giovanni Pasquale Peluso"</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/552/of.342-20_pl_53.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/552/of.342-20_pl_53.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar e dá outras providências._x000D_
 R$ 1.253.020,87</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/553/of.343-20_pl_54.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/553/of.343-20_pl_54.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar e dá outras providências._x000D_
 R$ 2.852.325,90</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/554/of.344-20_pl_55.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/554/of.344-20_pl_55.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento na Modalidade Apoio Financeiro destinado a aplicação em Despesa de Capital, Obras, Equipamentos, Material Permanente, Desapropriação de Imóveis, e a oferecer garantias e dá outras providências._x000D_
 Até o valor de R$ 7.000.000,00.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/582/of.352-20_pl_56.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/582/of.352-20_pl_56.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 150.000,00</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/590/of359-20_pl_57.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/590/of359-20_pl_57.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 101.000,00.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/591/of.360-20_pl_58.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/591/of.360-20_pl_58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar e dá outras providências._x000D_
 R$ 583.864,31.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/620/of.365-20_pl_59.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/620/of.365-20_pl_59.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 1.026.000,00</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/621/of.366-20_pl_60.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/621/of.366-20_pl_60.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 11.470.014,20.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/623/of.316-20_pl_61.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/623/of.316-20_pl_61.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei Ordinária nº 2573, de 11 de setembro de 2001.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/645/cmrl-bt01_115132.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/645/cmrl-bt01_115132.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional Especial e dá outras providências._x000D_
 R$ 7.000.000,00</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/651/of.378-20_pl_63.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/651/of.378-20_pl_63.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Próprio Municipal _x000D_
 Unidade Básica de Saúde "CARMEM CUSTODIO CARRERA".</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/654/of.383-20_pl_64.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/654/of.383-20_pl_64.pdf</t>
   </si>
   <si>
     <t>Instituiu o "Programa Temporário de Pagamento Incentivado de Débitos - PTPI V" havidos com a Fazenda Pública Municipal nas condições que especifica.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/656/pl_65.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/656/pl_65.doc</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Leme/SP, o Mês da Conscientização da Doença de Parkinson denominado “Tulipa Vermelha”, e dá outras providências</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/675/cmrl-bt01_115369.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/675/cmrl-bt01_115369.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 388.290,00</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/683/cmrl-bt01_115440.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/683/cmrl-bt01_115440.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional suplementar e dá outras providências. (R$69.000,00)</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/760/of.437-20_pl_68.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/760/of.437-20_pl_68.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça._x000D_
 "Padre Ademir Cherubim"</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/761/of.441-20_pl_69.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/761/of.441-20_pl_69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprio público municipal._x000D_
 Campo de Futebol Society - "José Almiro Pereira"</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/768/of.444-20_pl_70.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/768/of.444-20_pl_70.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça_x000D_
 ANTÔNIO GONÇALVES DA SILVA</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/769/of.445-20_pl_71.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/769/of.445-20_pl_71.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça._x000D_
 HAMILTON DA ROS</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/770/of.446-20_pl_72.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/770/of.446-20_pl_72.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça._x000D_
 MOACYR DE CARVALHO</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/771/of.450-20_pl_73.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/771/of.450-20_pl_73.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça._x000D_
 PEDRO SARTOR</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/799/pl_nome_do_poco_do_taquari.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/799/pl_nome_do_poco_do_taquari.pdf</t>
   </si>
   <si>
     <t>Dá denominação a Próprio Municipal de "Antônio Aparecido Cunha"</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/815/cmrl-bt01_116584.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/815/cmrl-bt01_116584.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça no município de Leme/SP. "Cicero Souza de Oliveira".</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/818/of.454-20_pl_76.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/818/of.454-20_pl_76.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça e alteração de denominação de via pública.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/831/of.456-20_pl_77.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/831/of.456-20_pl_77.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça._x000D_
 "Praça José Frugis"</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/847/cmrl-bt01_116687.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/847/cmrl-bt01_116687.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 100.000,00</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/849/of.468-20_pl_79_.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/849/of.468-20_pl_79_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder repasse a título de Contribuição Financeira à Irmandade Santa Casa de Misericórdia de Leme._x000D_
 R$ 500.000,00</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/891/of.473-20_pl_80.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/891/of.473-20_pl_80.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de praça._x000D_
 JOÃO LUIZ ANITELLI</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/929/of.484-20_pl_81.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/929/of.484-20_pl_81.pdf</t>
   </si>
   <si>
     <t>Dá denominação a via pública.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/931/cmrl-bt01_117161.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/931/cmrl-bt01_117161.pdf</t>
   </si>
   <si>
     <t>Estima Receita e Fixa a Despesa para o Exercício de 2021. LOA</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/962/cmrl-bt01_117226.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/962/cmrl-bt01_117226.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Termo de Cooperação Técnica com o Tribunal de Justiça do Estado de São Paulo, tendo por objeto a integração do processo de troca de informações entre as partes, através de intercâmbio de dados em meio eletrônico.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/996/of.505-20_pl_84.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/996/of.505-20_pl_84.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de Vias Públicas.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/999/of.590-20_pl_85.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/999/of.590-20_pl_85.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito adicional especial e dá outras providências._x000D_
 R$ 260.000,00</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/of.515-20_pl_86.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/of.515-20_pl_86.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a conceder repasse a título de Contribuição Financeira à Irmandade Santa Casa de Misericórdia de Leme.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/cmrl-bt01_117782.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/cmrl-bt01_117782.pdf</t>
   </si>
   <si>
     <t>Aprova a revisão do Plano Municipal de Gestão Integrada de Resíduos Sólidos do Município de Leme/SP.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/cmrl-bt01_117785.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/cmrl-bt01_117785.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano Municipal de Gestão de Resíduos da Construção Civil do Município de Leme - SP.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1049/cmrl-bt01_118153.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1049/cmrl-bt01_118153.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Ordinária nº 3.925, de 10 de junho de 2020, que "Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal, no âmbito do Programa FINISA - Financiamento à Infraestrutura e ao Saneamento na Modalidade Apoio Financeiro destinado a aplicação em Despesa de Capital, Obras, Equipamentos, Material Permanente, Desapropriação de Imóveis, e a oferecer garantias e dá outras providências".</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2408/proc_157-20_-_pl_90-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2408/proc_157-20_-_pl_90-20.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRÓPRIOS MUNICIPAIS E AS VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2410/proc_158-20_-_pl_91-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2410/proc_158-20_-_pl_91-20.pdf</t>
   </si>
   <si>
     <t>“DISCIPLINA A SELEÇÃO E PREMIAÇÃO DE PROJETOS ARTÍSTICOS E CULTURAIS DE DIVERSAS ÁREAS DO SETOR CULTURAL DO MUNICÍPIO DE LEME, DENOMINADO PRÊMIO ALDIR BLANC."</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2411/proc_159-20_-_pl_92-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2411/proc_159-20_-_pl_92-20.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE AUTORIZAÇÃO PARA O REPARCELAMENTO DE DÉBITOS DO MUNICÍPIO DE LEME JUNTO AO ESTADO DE SÃO PAULO, REPRESENTADO PELA SECRETARIA DE ESTADO DA SAÚDE”</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2412/proc_161-20_-_pl_93-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2412/proc_161-20_-_pl_93-20.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE ROTATÓRIA”</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2413/proc_168-20_-_pl_94-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2413/proc_168-20_-_pl_94-20.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A “ASSOCIAÇÃO OSTOMIZADOS DE LEME”</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2414/proc_171-20_-_pl_95-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2414/proc_171-20_-_pl_95-20.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2415/proc_178-20_-_pl_96-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2415/proc_178-20_-_pl_96-20.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVO DA LEI ORDINÁRIA N° 3.936, DE 10 DE JULHO DE 2.020.”</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2416/proc_179-20_-_pl_97-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2416/proc_179-20_-_pl_97-20.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1O DA LEI ORDINÁRIA 3.869, DE 18 DE DEZEMBRO DE 2019, QUE ‘AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE CONVÊNIO E RESPECTIVOS TERMOS ADITIVOS E DE RE-RATIFICAÇÃO, COM A IRMANDADE SANTA CASA DE MISERICÓRDIA DE LEME.”</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2417/proc_180-20_-_pl_98-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2417/proc_180-20_-_pl_98-20.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE PARCERIA COM OSCIP ORGANIZAÇÃO DA SOCIEDADE CIVIL DE INTERESSE PÚBLICO E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2418/proc_190-20_-_pl_99-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2418/proc_190-20_-_pl_99-20.pdf</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2419/proc_193-20_-_pl_100-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2419/proc_193-20_-_pl_100-20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIOS PÚBLICOS</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2420/proc_194-20_-_pl_101-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2420/proc_194-20_-_pl_101-20.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REPASSE A TÍTULO DE CONTRIBUIÇÃO FINANCEIRA À IRMANDADE SANTA CASA DE MISERICÓRDIA DE LEME E AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2421/proc_197-20_-_pl_102-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2421/proc_197-20_-_pl_102-20.pdf</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2422/proc_198-20_-_pl_103-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2422/proc_198-20_-_pl_103-20.pdf</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/397/pd_1.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/397/pd_1.pdf</t>
   </si>
   <si>
     <t>Altera art. 05 e art, 06 do Decreto Lei 322, de 25 de agosto de 2.015</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>Marimarcos Muniz Felix</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/398/pd_2.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/398/pd_2.pdf</t>
   </si>
   <si>
     <t>“Altera dispositivos do Decreto Legislativo nº 131, de 30 de agosto de 1995 alterado pelo Decreto Legislativo nº 214 de 24 de maio de 2005, e altera dispositivo do Decreto Legislativo nº 192, de 11 de setembro de 2001.”</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/399/pd_3.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/399/pd_3.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania a Antonio Carlos Simionato.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/400/pd_4.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/400/pd_4.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de “MEDALHA NEWTON PRADO” a Doutora Lúcia Helena Faccioli.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/592/pdl_05.20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/592/pdl_05.20.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania ao Excelentíssimo Juiz de Direito Sr. MÁRCIO MENDES PICOLO</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/776/decreto_06.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/776/decreto_06.doc</t>
   </si>
   <si>
     <t>Dispõe sobre outorga de “MEDALHA NEWTON PRADO” ao Sr. Benedito Gallo</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/396/pr_1.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/396/pr_1.pdf</t>
   </si>
   <si>
     <t>Institui Comissão de Entrega de Honrarias na Câmara Municipal de Leme</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_resolucao_plenario_virtual_02.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_resolucao_plenario_virtual_02.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre a adoção do plenário virtual, enquanto durar o período de isolamento social imposto pelas Autoridades de Saúde, devido ao Covid-19, e dá outras providências.”</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_resolucao_03.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_resolucao_03.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a devolução antecipada de numerário não utilizado ao cofre do Poder Executivo Municipal e dá outras providências</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/560/projeto_de_resolucao_04.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/560/projeto_de_resolucao_04.doc</t>
   </si>
   <si>
     <t>“Altera dispositivos da Resolução nº 360, de 13 de maio de 2020”.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/729/cmrl-bt01_115769.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/729/cmrl-bt01_115769.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 360, de 13 de maio de 2020 alterada pela Resolução 362, de 27 de maio de 2020.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1197/proc_156-20_-_pr_06-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1197/proc_156-20_-_pr_06-20.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PROCEDIMENTOS ADMINISTRATIVOS PARA A OPERACIONALIZAÇÃO DO TRABALHO REMOTO NA CÂMARA MUNICIPAL DE LEME.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1198/proc_182-20_-_pr_07-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1198/proc_182-20_-_pr_07-20.pdf</t>
   </si>
   <si>
     <t>ALTERA E REVOGA-SE ARTIGOS DA RESOLUÇÃO 144 DE 10 DE ABRIL DE 1995 - RICML.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/proc_187-20_-_pr_08-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/proc_187-20_-_pr_08-20.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 156 DA RESOLUÇÃO N° 144 DE 10 DE ABRIL DE 1995.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/proc_188-20_-_pr_09-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/proc_188-20_-_pr_09-20.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO § 3º DO ARTIGO 8º DA RESOLUÇÃO N° 352 DE 25 DE MAIO DE 2.018.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
     <t>SUB</t>
   </si>
   <si>
     <t>Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/599/of.357-20_subst_plc_19.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/599/of.357-20_subst_plc_19.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar nº 19/2020 - "Dispõe sobre a extinção de cargos no Quadro Geral do Pessoal do Executivo e dá outras providências."</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/676/cmrl-bt01_115380.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/676/cmrl-bt01_115380.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 61/2020</t>
   </si>
   <si>
     <t>EMSUB</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
     <t>Substitui a redação do artigo 1º do P.L.C nº 09/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/6/emenda_substitutiva_02.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/6/emenda_substitutiva_02.pdf</t>
   </si>
   <si>
     <t>Substitui a redação do parágrafo 1º , do artigo 2º do P.L.C 09/2020</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/416/emenda_01.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/416/emenda_01.pdf</t>
   </si>
   <si>
     <t>Substitui a redação do § 5º do artigo 1º do Projeto de Lei Complementar nº 13/2020.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/417/emenda_02.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/417/emenda_02.pdf</t>
   </si>
   <si>
     <t>Substitui a redação do § 6º do artigo 1º Projeto de Lei Complementar nº 13/2020.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/674/cmrl-bt01_115364.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/674/cmrl-bt01_115364.pdf</t>
   </si>
   <si>
     <t>Emenda Substitutiva nº 01/20 ao Projeto de Lei Complementar nº 20/20.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Alexandre Leme</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/257/1.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/257/1.pdf</t>
   </si>
   <si>
     <t>Requer providencias visando descongestionamento do trânsito no cruzamento da rua Rafel de Barros com  a Bernadino de campos.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Francisco Ferreira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/258/2.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/258/2.pdf</t>
   </si>
   <si>
     <t>Requer informações junto ao Senhor Prefeito Municipal</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>Ellan Ricardo da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/259/3.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/259/3.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Francisco Manoel Consuli.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/260/4.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/260/4.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Dr. Antônio dos santos Menezes júnior.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Carlos Leite</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/261/5.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/261/5.pdf</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento da Sra. Viviane Aparecida Martins Nascimento.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/262/6.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/262/6.pdf</t>
   </si>
   <si>
     <t>Requer votos de pesar à Família de  Fernando César Finato.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/263/7.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/263/7.pdf</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento do Sr. Aparecido Donizetti Di Fusco</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/264/8.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/264/8.pdf</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento do Sra. Maria Cristina Mancini</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/265/9.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/265/9.pdf</t>
   </si>
   <si>
     <t>Requer Votos de Congratulação ao Servidor Público Municipal José Aparecido da Silva</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Rodrigo Ramalho</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/266/10.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/266/10.pdf</t>
   </si>
   <si>
     <t>Requer Votos de Congratulações à SOL - Sociedade dos Orquidófilos de Leme.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/267/11.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/267/11.pdf</t>
   </si>
   <si>
     <t>Requer envio de voto de profundo pesar pelo falecimento do Sr. Hisao Shimizu.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Ricardo de Assis</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/268/12.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/268/12.pdf</t>
   </si>
   <si>
     <t>Requer dilação prazo para o Corregedor desta Casa.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/269/13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/269/13.pdf</t>
   </si>
   <si>
     <t>Requer Votos de Congratulações a empresa Pipa Design.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/270/14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/270/14.pdf</t>
   </si>
   <si>
     <t>Requer voto de pesar pelo falecimento do Sr. Armando Ferreira Ceridório.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/271/15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/271/15.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Diretor do DRS - Departamento Regional de Saúde – X de Piracicaba.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/272/16.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/272/16.pdf</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento do Sr. Armando Ferreira Ceridório.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/273/17.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/273/17.pdf</t>
   </si>
   <si>
     <t>Requer envio de voto de pesar pelo passamento da Sra. Maria Aparecida Cruz Baccarin.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/274/18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/274/18.pdf</t>
   </si>
   <si>
     <t>Requerimento ao Exmo. Governador do estado de São Paulo Sr. João Dória, sobre a CAPACIDADE DA PPI – PROGRAMAÇÃO PACTUAÇÃO INTEGRADA DE 2008.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>Lourdes Silva Camacho</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/275/19.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/275/19.pdf</t>
   </si>
   <si>
     <t>Requer ao responsável pelo Setor de Atendimento Médico Veterinário Gratuito, informações sobre a realização dos cadastros e triagens para averiguação se as famílias se enquadram dentro das regras para utilização do serviço.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Elias Eliel Ferrara</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/276/20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/276/20.pdf</t>
   </si>
   <si>
     <t>Requer informações junto à SAECIL.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/277/21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/277/21.pdf</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento do Sr. José Aparecido Surreição.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Amarílis de Oliveira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/278/22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/278/22.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre uniformização das caixinhas Saecil.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/279/23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/279/23.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a contaminação da água pelas enxurradas que lavam as rodovias.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/280/24.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/280/24.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a falta de água periodicamente no bairro Jardim Primavera.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/281/25.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/281/25.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre as medidas tomadas para tornar o preço da nossa água mais acessível.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/282/26.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/282/26.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a água barrosa na Cidade.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/283/27.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/283/27.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre um setor responsável na Saecil que busque pela qualidade de vida.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/284/28.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/284/28.pdf</t>
   </si>
   <si>
     <t>Requer informações e providências ao Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>Nivaldo Aparecido Begnamia</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/285/29.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/285/29.pdf</t>
   </si>
   <si>
     <t>Requer informações ao Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/286/30.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/286/30.pdf</t>
   </si>
   <si>
     <t>Requer Informações ao Sr.Prefeito Municipal.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/287/31.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/287/31.pdf</t>
   </si>
   <si>
     <t>Voto de Profundo Pesar pelo falecimento do Sra. ERIVALDA PINTO DA SILVA.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/288/32.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/288/32.pdf</t>
   </si>
   <si>
     <t>Requer informações junto ao Prefeito municipal.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/289/33.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/289/33.pdf</t>
   </si>
   <si>
     <t>Requer informação junto ao Prefeito municipal.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/290/34.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/290/34.pdf</t>
   </si>
   <si>
     <t>Requer com urgência a criação do Centro de referência do Autista.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/291/35.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/291/35.pdf</t>
   </si>
   <si>
     <t>Requer audiência pública.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/292/36.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/292/36.pdf</t>
   </si>
   <si>
     <t>Requer voto de pesar pelo falecimento do Sr. Edino Aparecido Pelaes.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/293/37.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/293/37.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a demora nos atendimentos de urgência e emergência em nossa Saúde Pública.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/294/38.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/294/38.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre  o ressarcimento da água despendida sem nenhum fim utilitário.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/295/39.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/295/39.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os uniformes entregues ao alunos.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/296/40.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/296/40.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a existência de uma demanda de pessoas necessitando de emprego em nossa Cidade.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/297/41.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/297/41.pdf</t>
   </si>
   <si>
     <t>Requer informações junto ao Prefeito Municipal de Leme.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/298/42.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/298/42.pdf</t>
   </si>
   <si>
     <t>Requer voto de pesar pelo falecimento do Sr. Jair de Souza.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/299/43.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/299/43.pdf</t>
   </si>
   <si>
     <t>Requer voto de pesar pelo falecimento do funcionário público Sr. Jair de Souza.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/300/44.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/300/44.pdf</t>
   </si>
   <si>
     <t>Requer envio de votos de profundo pesar pelo falecimento do Sr. Reinaldo Zanobia.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/311/45.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/311/45.pdf</t>
   </si>
   <si>
     <t>Requer foto de pesar pelo falecimento da Sra. Leonilda dos Santos Paulino.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/301/46.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/301/46.pdf</t>
   </si>
   <si>
     <t>Requer foto de pesar pelo falecimento da Sra. Isabel Carreira.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/312/47.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/312/47.pdf</t>
   </si>
   <si>
     <t>Requer envio de voto de profundo pesar pelo falecimento da Sra. Isabel de Lurdes Costa Carreira</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/313/48.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/313/48.pdf</t>
   </si>
   <si>
     <t>Requer Votos de Pesar ao Sr. Pedro Altoé.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/314/49.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/314/49.pdf</t>
   </si>
   <si>
     <t>Requer informações junto ao Prefeito Municipal.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/315/50.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/315/50.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar à Família Roberto Allan Mueller (conhecido por Dodô)</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/316/51.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/316/51.pdf</t>
   </si>
   <si>
     <t>Requer envio de voto de profundo pesar pelo falecimento da Sra. Luiza Marques Bonfogo.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/317/cmrl-bt01_114047.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/317/cmrl-bt01_114047.pdf</t>
   </si>
   <si>
     <t>Requer Votos de Pesar Joaquim Pedro Tina de Oliveira</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/337/cmrl-bt01_114102.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/337/cmrl-bt01_114102.pdf</t>
   </si>
   <si>
     <t>Requer envio de voto de profundo pesar pelo falecimento do jovem Ronaldo Fabrício Oliveira</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/357/requerimento_54.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/357/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Rangel Baccaro</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/411/cmrl-bt01_114331.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/411/cmrl-bt01_114331.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Antônio Claudinei Zaramello</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/412/56.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/412/56.pdf</t>
   </si>
   <si>
     <t>Requer informação junto ao Prefeito Municipal.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/415/57.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/415/57.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Maria Luiza Renzo de Andrade.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/420/requerimento_58.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/420/requerimento_58.doc</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_59.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_59.doc</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/422/requerimento_60.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/422/requerimento_60.doc</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/423/requerimento_61.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/423/requerimento_61.doc</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/425/requerimento_62.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/425/requerimento_62.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Moacir Figaro Bertim</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/427/requerimento_63.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/427/requerimento_63.doc</t>
   </si>
   <si>
     <t>Requer informações ao Prefeito Municipal.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_64.doc.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_64.doc.docx</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Agenor Queapin</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/444/requerimento_65.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/444/requerimento_65.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Ednaldo Pinto.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/445/requerimento_66.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/445/requerimento_66.doc</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/450/requerimento_67.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/450/requerimento_67.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Jandyra de Mattos Saciloto.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/451/requerimento_68.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/451/requerimento_68.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Cleusa Nunes Siqueira.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_69.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_69.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Artuam Teixeira da Silva</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_70.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_70.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra Guilhermina Maria Correia Araújo.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/516/requerimento_71.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/516/requerimento_71.doc</t>
   </si>
   <si>
     <t>Requer informações junto ao setor de fiscalização da CETESB</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/538/requerimento_72.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/538/requerimento_72.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra Nancy Ascica.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/547/requerimento_73.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/547/requerimento_73.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Deputado Luiz Lauro Filho.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/555/requerimento_74.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/555/requerimento_74.doc</t>
   </si>
   <si>
     <t>Requer providencias visando operação conjunta da policia Militar, Civil e Guarda Municipal, fiscalização Municipal Conselho Tutelar com objetivo de cessar as aglomerações em bairros de nossa cidade.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_75.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_75.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. ANTONIO PIO DE MAGALHÃES.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/581/voto_de_pesar_jaime_zero.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/581/voto_de_pesar_jaime_zero.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Jaime Zero.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/583/requerimento_77.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/583/requerimento_77.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Marcos Antônio Beraldo</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/584/requerimento_78.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/584/requerimento_78.doc</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento do Sr. Orlando Pereira de Moraes</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/585/requerimento_79.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/585/requerimento_79.doc</t>
   </si>
   <si>
     <t>Voto de pesar ao Senhor José Lino Pereira Filho.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/594/requerimento_80.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/594/requerimento_80.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Manoel Argemiro Sardinha</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/596/requerimento_81.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/596/requerimento_81.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Pedro Geraldo Zacarioto</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/600/requerimento_82.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/600/requerimento_82.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sra. Maria Neide Monteiro Della Libera.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/603/3-mocao_de_aplauso_edna.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/603/3-mocao_de_aplauso_edna.doc</t>
   </si>
   <si>
     <t>Aplauso a Senhora Edna Cristina Savazzi Bom pela sua Aposentadoria.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/609/requerimento_84.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/609/requerimento_84.docx</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sra. Nadir Penha Algarve Moraes</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/626/requerimento_85.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/626/requerimento_85.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sra. ANA LUIZA BERNARDO CARREIRA</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/628/requerimento_86.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/628/requerimento_86.doc</t>
   </si>
   <si>
     <t>Voto de Pesar da Sra. Daniela Shimamura Ferreira Marostica.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/629/requerimento_87.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/629/requerimento_87.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Eli Habermann.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/643/requerimento_88.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/643/requerimento_88.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Jaciara Teles Paschual.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/646/requerimento_89.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/646/requerimento_89.docx</t>
   </si>
   <si>
     <t>Requer informações da Secretaria da Saúde quanto ao Projeto “Madrinha do Mês”.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_90.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_90.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Robinson Richard Massoli.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/658/requerimento_91.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/658/requerimento_91.docx</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Anderson Pereira de Lima.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/662/requerimento_92.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/662/requerimento_92.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Izabel Cecilia Florindo Albers Justino.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/663/requerimento_93.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/663/requerimento_93.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Rosa Sacchi Amâncio.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/669/requerimento_94.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/669/requerimento_94.doc</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento do Sr. Sergio Silence</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/670/requerimento_95.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/670/requerimento_95.doc</t>
   </si>
   <si>
     <t>Requer voto de pesar pelo falecimento do Sr. Jose Muniz de Rezende.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/687/requerimento.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/687/requerimento.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Zenaide Therezinha Branco Rego</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/688/requerimento.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/688/requerimento.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Dorival Aparecido Bolito.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/699/requerimento_98.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/699/requerimento_98.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Reinaldo Missão.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/712/voto_de_pesar_-_bravatti.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/712/voto_de_pesar_-_bravatti.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do GILSON FERNANDO BRAVATTI.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/714/voto_de_pesar_antonio_mauro_ossuna.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/714/voto_de_pesar_antonio_mauro_ossuna.doc</t>
   </si>
   <si>
     <t>Requer votos de pesar a família do Sr. Antonio Mauro Ossuna</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/724/requerimento_101.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/724/requerimento_101.pdf</t>
   </si>
   <si>
     <t>Requer informações junto ao Prefeito Municipal</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/728/voto_de_pesar_-_aida.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/728/voto_de_pesar_-_aida.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. AIDA DE SOUZA SARDINHA DE GODOY.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/739/voto_de_pesar_geraldo_aparecido.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/739/voto_de_pesar_geraldo_aparecido.doc</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento do Sr. Geraldo Aparecido</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/741/13-requerimento_-_marli_fontes_rodrigues..docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/741/13-requerimento_-_marli_fontes_rodrigues..docx</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. MARLI FONTES RODRIGUES.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/750/mauro_basso.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/750/mauro_basso.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Mauro Basso.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/755/requerimento_106.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/755/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. GEAZE RAFAEL ATANAZIO BATISTA.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/763/requerimento_107.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/763/requerimento_107.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Roberto Balduino da Silva.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/764/requerimento_108.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/764/requerimento_108.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. José Fantin.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/766/requerimento_109.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/766/requerimento_109.docx</t>
   </si>
   <si>
     <t>Requer Votos de Congratulações parabeniza a atividade dos entregadores "motoboys".</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/774/requerimento_110.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/774/requerimento_110.doc</t>
   </si>
   <si>
     <t>Requer Votos de Congratulações ao Capitão de Polícia Militar Sr. Carlos Eduardo Nigra Salgado</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/775/requerimento_111.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/775/requerimento_111.doc</t>
   </si>
   <si>
     <t>falecimento do Sr.Antonio Carlos Tessari</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/780/requerimento_112.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/780/requerimento_112.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Leonice de Morais Siqueira.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/795/requerimento_113.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/795/requerimento_113.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Marcelo Viginoti</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_114.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_114.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Valdir dos Santos Silva.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/797/requerimento_115.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/797/requerimento_115.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Adão Aparecido Estencil</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/801/requerimento_116.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/801/requerimento_116.doc</t>
   </si>
   <si>
     <t>Requer voto de pesar pelo falecimento do Sr. Antônio Soares Bezerra</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/802/requerimento_117.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/802/requerimento_117.doc</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento do Sr José Claudio Pinto</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/803/requerimento_118.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/803/requerimento_118.doc</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento do Sr. Ademar José Domingos</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/804/requerimento_119.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/804/requerimento_119.doc</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento do Sr.  Lauro Cesar Pacheco</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/805/requerimento_120.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/805/requerimento_120.doc</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento do Sr. Cícero Pedro dos Santos</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/807/requerimento_121.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/807/requerimento_121.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sra. Angélica Beatriz Luis</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/813/requerimento_de_voto_de_pesar_pinheiro.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/813/requerimento_de_voto_de_pesar_pinheiro.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. João Pinheiro de Oliveira Filho</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Osvair Antunes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_123.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_123.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Pastor Ezequiel Augusto da Silva</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/822/requerimento_124.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/822/requerimento_124.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Nilson Roberto Bertin</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_125.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_125.doc</t>
   </si>
   <si>
     <t>Requer Votos de Congratulações aos funcionários públicos municipais pelos serviços prestados aos munícipes de nossa cidade.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/841/requerimento_126.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/841/requerimento_126.pdf</t>
   </si>
   <si>
     <t>Requer votos de pesar pelo falecimento da Sra. Assumpta Passarin Serra</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/842/requerimento_127.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/842/requerimento_127.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Alzira Santucci Kinock.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/850/requerimento_128.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/850/requerimento_128.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr APARECIDO DIAS DE OLIVEIRA</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/865/requerimento_129.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/865/requerimento_129.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Antônio Bueno de Souza.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/873/voto_de_pesar_joao_luis_de_oliveira.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/873/voto_de_pesar_joao_luis_de_oliveira.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. João Luís de Oliveira.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/907/requerimento_131.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/907/requerimento_131.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Marina Aparecida Guedes Domingos</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_132.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_132.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da senhora Cecilia Gomez Uliani</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/926/requerimento_133.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/926/requerimento_133.pdf</t>
   </si>
   <si>
     <t>Requer informações junto a Companhia Ambiental do Estado de São Paulo – CETESB</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/934/requerimento_134.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/934/requerimento_134.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Daniel Pedro Mardegan.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/935/requerimento_135.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/935/requerimento_135.doc</t>
   </si>
   <si>
     <t>Requer votos de profundo pesar pelo falecimento do Sr. Nelson Braga</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/936/requerimento_136.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/936/requerimento_136.doc</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Maria Helena Hernandes Marchi</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/952/requerimento_137.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/952/requerimento_137.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. João Carapeticof Netto.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/956/requerimento_138.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/956/requerimento_138.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Claudio Harder</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/963/requerimento_139.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/963/requerimento_139.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento de Lucas Henrique Campanhã Felizatti.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/974/requerimento_140.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/974/requerimento_140.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Rita de Cássia Cavachioli Elias.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/977/requerimento_141.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/977/requerimento_141.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sra. Maria Mourão Tonoli</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/979/requerimento_142.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/979/requerimento_142.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Tereza Mazia Justino.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/983/requerimento_143.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/983/requerimento_143.pdf</t>
   </si>
   <si>
     <t>Requer voto de de pesar pelo falecimento do Sr. Miguel Rosa.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/984/requerimento_144.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/984/requerimento_144.pdf</t>
   </si>
   <si>
     <t>Requer o envio de voto de profundo pesar pelo falecimento do Sr. Ildo Gonçalves dos Santos</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_145.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_145.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Francisco de Assis Rodrigues</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/requerimento_146.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/requerimento_146.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Orlando Roberto Piccinelli.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/requerimento_147.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/requerimento_147.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Luiz Carlos Ferreira dos Santos</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/requerimento_148.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/requerimento_148.pdf</t>
   </si>
   <si>
     <t>Requer Votos de Congratulações a Advogada Drª Sra. Ilma Maria de Figueiredo – Presidente da OAB – Muzambinho -MG.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/requerimento_149.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/requerimento_149.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Dra. Maria Ambrosina Abade Ulson</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1041/requerimento_150.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1041/requerimento_150.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr.José Ubirajara Dias.</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1042/requerimento_151.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1042/requerimento_151.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento do Sr. Dely Pereira da Silva.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1047/requerimento_152.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1047/requerimento_152.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Silvana Nicolla.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1067/requerimento_153.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1067/requerimento_153.pdf</t>
   </si>
   <si>
     <t>Requer o envio de Voto de Profundo Pesar pelo falecimento da Sra. Irene Pinke da Silva.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Indica consertar deformidade de pavimentação asfáltica no cruzamento da rua Rafael de Barros com Bernadinho Campos.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/8/02.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/8/02.pdf</t>
   </si>
   <si>
     <t>Indica retirada de entulho na rua Segundo Faccioli em frente ao nº 229.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/9/03.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/9/03.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento na rua Atílio Bertão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/10/04.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/10/04.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da rua Alcides Bacarin, Jardim Eldorado.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/11/05.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/11/05.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de luminárias em quatro postes da rua Cláudio A. Monteiro no Jd. Travagin.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/12/06.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/12/06.pdf</t>
   </si>
   <si>
     <t>Indica implantação de ciclovia nos dois sentidos da Av. Hermínio Ometto.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/13/07.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/13/07.pdf</t>
   </si>
   <si>
     <t>Indica limpeza no Jd. Empyreo.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/14/08.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/14/08.pdf</t>
   </si>
   <si>
     <t>Indica maior fiscalização sobre animais abandonados e perdidos nas vias públicas e terrenos abertos.</t>
   </si>
   <si>
     <t>Indica limpeza e poda de árvore na Praça Eurico Zaccariotto, localizado na Rua José Gaetano Baccarin no Jd. Quaglia.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/16/10.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/16/10.pdf</t>
   </si>
   <si>
     <t>Indica limpeza nos campos de futebol dos bairros Caju e Ibicatu.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/17/11.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/17/11.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em toda extensão da Rua Paschoal Pazzelli no Jd. São José.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/18/12.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/18/12.pdf</t>
   </si>
   <si>
     <t>Indica revitalização do Parque Ecológico "Mourão" com criação de pista de caminhada e academia ao ar livre para prática de exercícios físicos.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/19/13.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/19/13.pdf</t>
   </si>
   <si>
     <t>Indica limpeza de terreno na Rua Armando Franco da Silva Leme nº 340.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/20/14.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/20/14.pdf</t>
   </si>
   <si>
     <t>Indica operação de tapa buraco na Rua Alberto Adolfo Amadeu no Jardim Santa Paula.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/21/15.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/21/15.pdf</t>
   </si>
   <si>
     <t>Indica sinalização de solo na Rua Baptista Antônio Thomaz - Jardim Eloisa.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/22/16.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/22/16.pdf</t>
   </si>
   <si>
     <t>Indica sinalização de solo na Rua Hermógenes Roel - Jd. Santa Marta.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/23/17.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/23/17.pdf</t>
   </si>
   <si>
     <t>Indica trocas de lâmpadas queimadas próximo a empresa Decorlit, localizada no bairro Jardim Santa Marta.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/24/18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/24/18.pdf</t>
   </si>
   <si>
     <t>Indica limpeza e retirada de entulho na Rua Natal Remunhão - Jardim Santa Marta.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/25/19.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/25/19.pdf</t>
   </si>
   <si>
     <t>Indica criação de pista de paraciclismo.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/26/20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/26/20.pdf</t>
   </si>
   <si>
     <t>Indica campanha sobre conscientização contra abandono com palestras nas escolas (para que se aprenda desde criança a respeitar os animais) e abordagem do tema benefícios da castração.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/27/21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/27/21.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em toda a extensão da Rua Miguel José.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/28/22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/28/22.pdf</t>
   </si>
   <si>
     <t>Indica limpeza e roçagem em terrenos e calçadas e do bairro Empyreo.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/29/23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/29/23.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em toda extensão da Rua Rafael de Barros.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/30/24.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/30/24.pdf</t>
   </si>
   <si>
     <t>Indica limpeza e roçagem em terrenos e calçadas do bairro Novo Horizonte.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/31/25.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/31/25.pdf</t>
   </si>
   <si>
     <t>Indica concurso para guarda municipal.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/32/26.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/32/26.pdf</t>
   </si>
   <si>
     <t>Indica pintura de Sinalização de Solo na área central do Município.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/33/27.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/33/27.pdf</t>
   </si>
   <si>
     <t>Indica instalação de placas de proibido abandonar animais, conforme Lei Federal nº 9605/98</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/34/28.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/34/28.pdf</t>
   </si>
   <si>
     <t>Indica instalação de lixeiras para coleta de material reciclável em praças do município.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/35/29.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/35/29.pdf</t>
   </si>
   <si>
     <t>Indica pulverização para insetos peçonhentos no Bairro Cambuhy.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/36/30.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/36/30.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em toda a extensão da Avenida Paul Haris.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/37/31.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/37/31.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de cobertura e banco nos pontos de ônibus.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/38/32.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/38/32.pdf</t>
   </si>
   <si>
     <t>Indica recape na Rua Juvenal Penteado.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/39/33.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/39/33.pdf</t>
   </si>
   <si>
     <t>Indica recape na Rua Girassóis no Jardim Nova Leme.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/40/34.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/40/34.pdf</t>
   </si>
   <si>
     <t>Indica recape na Rua Amarílis no Jardim Nova Leme.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/41/35.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/41/35.pdf</t>
   </si>
   <si>
     <t>Indica implantação de lombada na Avenida Santa Isabel, no bairro Jd. Presidente próximo a escola EMEF "Aparecida Taufic NAssif M. Naif"</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/42/36.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/42/36.pdf</t>
   </si>
   <si>
     <t>Indica estudo para sincronização dos semáforos da cidade.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/43/37.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/43/37.pdf</t>
   </si>
   <si>
     <t>Indica ampliação e melhorias no Distrito Industrial.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/44/38.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/44/38.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a conceder incentivos fiscais para empresas que contratem ex detentos do regime semiaberto.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/45/39.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/45/39.pdf</t>
   </si>
   <si>
     <t>Indica criação de um Centro de Pediatria.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/46/40.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/46/40.pdf</t>
   </si>
   <si>
     <t>Indica flexibilidade para regras de podas de árvores.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/47/41.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/47/41.pdf</t>
   </si>
   <si>
     <t>Indica conceder isenção ou desconto no IPTU de proprietários de imóveis diagnosticados com doenças graves incapacitantes ou em estágio terminal.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/48/42.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/48/42.pdf</t>
   </si>
   <si>
     <t>Indica a contratação de psicólogos e assistentes sociais na Rede Municipal de Ensino.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/49/43.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/49/43.pdf</t>
   </si>
   <si>
     <t>Indica retirada de entulho na Rua Durvalina Cantinho, em frente ao nº 299.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/50/44.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/50/44.pdf</t>
   </si>
   <si>
     <t>Indica conserto de muro na quadra esportiva em frente ao UBS Ariana.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/51/45.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/51/45.pdf</t>
   </si>
   <si>
     <t>Indica revitalização da Praça Largo Domingos Crote Primo.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/52/46.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/52/46.pdf</t>
   </si>
   <si>
     <t>Indica revitalização da Praça Arcindo Rinaldi.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/53/47.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/53/47.pdf</t>
   </si>
   <si>
     <t>Indica estudos acerca do tráfego de veículos no município de Leme.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/54/48.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/54/48.pdf</t>
   </si>
   <si>
     <t>Indica operação tapa buraco na Rua Cornélio Tonolli no bairro Cidade Jardim em frente ao número 227.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/55/49.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/55/49.pdf</t>
   </si>
   <si>
     <t>Indica instalação de placas de proibido abandonar animais, conforme Lei Federal 9605/98.</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico na rua Antônio Padovan no bairro São Manoel.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/57/51.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/57/51.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico na rua Flávio Zillo no bairro Cidade Jardim.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/58/52.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/58/52.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico na rua Paulo Bonfanti no bairro São Manoel.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/59/53.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/59/53.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpadas queimadas em toda extensão da Rua Eurico Arrais Serôdio.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/60/54.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/60/54.pdf</t>
   </si>
   <si>
     <t>Indica operação tapa buraco e limpeza de calçada na Rua Cézar Bacarim, em frente ao número 85 no bairro São Manoel.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/61/55.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/61/55.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em toda extensão da Rua Roberto Schwenger no bairro Victório Bonfanti.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/62/56.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/62/56.pdf</t>
   </si>
   <si>
     <t>Indica operação tapa buraco na rotatória de acesso ao bairro Quaglia.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/63/57.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/63/57.pdf</t>
   </si>
   <si>
     <t>Indica limpeza e roçagem em terrenos e calçadas do bairro Jd. Quaglia.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/64/ind_58.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/64/ind_58.pdf</t>
   </si>
   <si>
     <t>Indica colocação de braço de luz em poste localizado na Rua dos Crisântemos nº 239 no Jardim Nova Leme.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/65/ind_59.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/65/ind_59.pdf</t>
   </si>
   <si>
     <t>Indica melhoria de iluminação pública na Rua Ângelo Cândido no bairro Cidade Jardim.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/66/60.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/66/60.pdf</t>
   </si>
   <si>
     <t>Indica melhoria na iluminação pública em toda extensão da Avenida Francisco Chinicci no bairro Barra Funda</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/67/61.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/67/61.pdf</t>
   </si>
   <si>
     <t>Indica reforma no telhado do Ginásio de Esportes "Luis Roberto Amancio" - Mostardão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/68/62.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/68/62.pdf</t>
   </si>
   <si>
     <t>Indica tapa buraco na rua Antônio Porto em frente ao nº 333 - Jd Palmeiras.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/69/63.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/69/63.pdf</t>
   </si>
   <si>
     <t>INDICA Sinalização de solo na rua Joaquim Silveira Filho - Jardim São Francisco, Leme/SP.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/70/64.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/70/64.pdf</t>
   </si>
   <si>
     <t>Indica a Reabertura dos acessos/retornos da Avenida da Saudade.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/71/65.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/71/65.pdf</t>
   </si>
   <si>
     <t>INDICA Operação tapa buraco na Avenida João Arrais Seródio Filho - Jardim Juana, Leme/SP, próximo ao N.º 560.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/72/66.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/72/66.pdf</t>
   </si>
   <si>
     <t>INDICA Estudo para a melhoria da rotatória que faz cruzamento das vias, rua Fernão Dias Paes Leme,Avenida Doutor Eurico Arrais Seródio com a rua Vitório Thomazotti - Jardim Santa Rita, Leme/SP.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/73/67.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/73/67.pdf</t>
   </si>
   <si>
     <t>INDICA Restauração de lombada na rua Benedito Parroti - Jardim Eloisa, Leme/ SP.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/74/68.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/74/68.pdf</t>
   </si>
   <si>
     <t>INDICA Operação tapa buraco na rotatória que faz cruzamento das vias, rua João Januário da Cruz, Avenida Joaquim Adolfo Amadeu com a rua Domingos Cechinatto - Jardim Eloisa, Leme – SP.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/75/69.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/75/69.pdf</t>
   </si>
   <si>
     <t>Indica estudo para tornar sentido único a rua Álvaro Pacheco Silveira, no bairro Jd. São João</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/76/70.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/76/70.pdf</t>
   </si>
   <si>
     <t>Indico Recape na Rua Das Azaléias localizada no jardim nova leme.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/77/71.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/77/71.pdf</t>
   </si>
   <si>
     <t>Indica poda de árvores na Avenida Maria Helena, no Jd. Capitólio 263</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/78/72.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/78/72.pdf</t>
   </si>
   <si>
     <t>Indica colocação de bebedouros no Lago Municipal "Dr. Enni Jorge Draib"</t>
   </si>
   <si>
     <t>Indica recapeamento de solo em todo o bairro Jd. Capitólio</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/80/74.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/80/74.pdf</t>
   </si>
   <si>
     <t>Indica Providências a ser tomadas na rua Álvaro Pacheco Silveira,na vila São João.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/81/75.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/81/75.pdf</t>
   </si>
   <si>
     <t>Operação tapa buracos na Avenida Visconde Nova Granada, na altura da Rua Armando de José Pacheco á rua Antonio Fiocco.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/82/76.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/82/76.pdf</t>
   </si>
   <si>
     <t>Revitalização da Praça Eurico Zaccariotto - Jardim residencial Quáglia - CEP 13.617-778</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/83/77.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/83/77.pdf</t>
   </si>
   <si>
     <t>Indico um estudo de trânsito na Rua: Arapongas  s/n no Parque São Joaquim.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/84/78.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/84/78.pdf</t>
   </si>
   <si>
     <t>Indica o recapeamento asfáltico da Rua João Gallo, no Jardim Ariana.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/85/79.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/85/79.pdf</t>
   </si>
   <si>
     <t>Indica o fechamento lateral, com paredes e janelas, da quadra poliesportiva do Centro de Convivência do Idoso "Moacir Carneiro".</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/86/80.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/86/80.pdf</t>
   </si>
   <si>
     <t>Indica estudo para implantação de mais duas passarelas para pedestres na Avenida Joaquim Lopes Aguila defronte ao Lago Municipal “Dr. Enni Jorge Draib”.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/87/81.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/87/81.pdf</t>
   </si>
   <si>
     <t>Indica estudo de melhoria na iluminação pública da Av. Francisco Chinicci, no Bairro Barra Funda.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/88/82.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/88/82.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento na Rua Calógero Chinicci, Bairro Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/89/83.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/89/83.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Imperatriz Leopoldina, Bairro Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/90/84.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/90/84.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento na Rua Mario A. Teixeira Freitas, Bairro Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/91/85.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/91/85.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento na Rua Emílio Andrieli, Bairro Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/92/86.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/92/86.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Maura Sardinha Bonfanti, Jardim Joana, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/93/87.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/93/87.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento na Rua Julia Boy Mancini, Jardim Juana, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/94/88.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/94/88.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento na Rua Marcondes Filho, Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/95/89.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/95/89.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Júlio Prestes, Bairro Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/96/90.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/96/90.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Basílio Vila Rios, Bairro Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/97/91.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/97/91.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Romão Alvares Morales, Bairro Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/98/92.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/98/92.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Adão Leme, Bairro Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/99/93.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/99/93.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Ambrosina Abade, Bairro Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/100/94.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/100/94.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Manoel Abade, Bairro Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/101/95.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/101/95.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Avenida Francisco Chinicci, Bairro Barra Funda, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/102/96.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/102/96.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Ignácio Zago Villa, Jardim São Francisco, em toda sua extensão.</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Altamira Pincke, Jardim São Francisco, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/104/98.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/104/98.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Dr. Paulo Meytre, Jardim São Francisco, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/105/99.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/105/99.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua José Pariz, Jardim São Francisco em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/106/100.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/106/100.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Gilson Manoel Leme de Arruda, Jardim São Francisco, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/107/101.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/107/101.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Siqueira Campos, Parque São Manoel, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/108/102.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/108/102.pdf</t>
   </si>
   <si>
     <t>Indica estudo para implantação de ponte em substituição a passarela existente na Rua Lourenço Leme, cruzamento com a Avenida Joaquim Lopes Aguila, Bairro Barra Funda.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/109/103.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/109/103.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento da Rua Magnólia, Jardim Presidente, em toda sua extensão.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/110/104.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/110/104.pdf</t>
   </si>
   <si>
     <t>Indica estudo para implantação de duas lombadas na Estrada Prefeito Doutor Sebastião Jair Mourão, no Bairro Ibicatu.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/111/105.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/111/105.pdf</t>
   </si>
   <si>
     <t>Indica estudo para implantação de eliminador de ar na rede de fornecimento de água.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/112/106.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/112/106.pdf</t>
   </si>
   <si>
     <t>Indica implantação de semáforo urgente na Av. Sete de Setembro  cruzamento com a Av. Joaquim Lopes Aguila, defronte ao auto posto Victório altura do n° 697.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/113/107.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/113/107.pdf</t>
   </si>
   <si>
     <t>Indica arrancar árvore  de grande porte que esta seca e condenada, oferecendo risco de cair em cima da residência e risco contra a vida dos moradores da mesma, a árvore se encontra na Rua Praça Manoel Leme, 119 ao lado do museu municipal e terminal de ônibus.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/114/108.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/114/108.pdf</t>
   </si>
   <si>
     <t>Indica implementação de iluminação na Av. Maria Helena - Jardim Capitólio.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/115/109.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/115/109.pdf</t>
   </si>
   <si>
     <t>Indica limpeza de calçada localizada na Avenida Dr. Jambeiro Costa</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/116/110.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/116/110.pdf</t>
   </si>
   <si>
     <t>Indica estudo para melhorias de sinalização de trânsito na rotatória Luiz Baccarin</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/117/111.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/117/111.pdf</t>
   </si>
   <si>
     <t>Indoca limpeza de calçada na rua Marta Denzin com a Rua Luiz Imposseto, no bairro Jd. Itamaraty</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/118/112.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/118/112.pdf</t>
   </si>
   <si>
     <t>Indica retirada de entulho na rua José Baldin Jd. Eloisa em frenta ao nº 63</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/119/113.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/119/113.pdf</t>
   </si>
   <si>
     <t>Indica tapa buraco na rua Abílio lopes Silva jd. Palmeiras</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/120/114.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/120/114.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento na rua Nícolas Frugis jd. Palmeiras</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/121/115.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/121/115.pdf</t>
   </si>
   <si>
     <t>Indica estudos para  implantação de academia ao ar livre na praça da Bíblia.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/122/116.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/122/116.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpada queimada  na Av. José Moreira de Queiroz, defronte a praça Alan Kardec</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/123/117.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/123/117.pdf</t>
   </si>
   <si>
     <t>Indica estudo para construção de rotatória na Av. Dr. Herminio Ometto travessa com a rua Carlos Albers</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/124/118.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/124/118.pdf</t>
   </si>
   <si>
     <t>Indica poda de árvores ao redor do campo de futebol da Vila Eroise.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/125/119.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/125/119.pdf</t>
   </si>
   <si>
     <t>Indica instalação de luminárias ao redor do campo de futebol da Vila Eroise.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/126/120.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/126/120.pdf</t>
   </si>
   <si>
     <t>indica operação tapa-buracos na Av. João Arrais Seródio Filho.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/127/121.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/127/121.pdf</t>
   </si>
   <si>
     <t>Indica limpeza de duas bocas de lobo na rua Juan Troya em frente ao n° 799, no Jd. Itamaraty</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/128/122.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/128/122.pdf</t>
   </si>
   <si>
     <t>Indica estudos para incentivar iniciativas para combater alagamentos ou futuras enchentes.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/129/123.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/129/123.pdf</t>
   </si>
   <si>
     <t>Indica estudo para criação de projeto de lei que pune pessoas que jogam bitucas de cigarro nas ruas.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/130/124.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/130/124.pdf</t>
   </si>
   <si>
     <t>Indica estudo para criação de projeto de lei que incentiva a substituição de embalagens de plásticos e isopor pelas bioembalagens.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/131/125.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/131/125.pdf</t>
   </si>
   <si>
     <t>Indica estudo para criação de projeto de lei que preste auxílio a mulheres que se encontram em situação vulnerável e de risco.</t>
   </si>
   <si>
     <t>Indica estudo para construção de galeria fluvial na rua Segundo Faciolli, no bairro Jd. Ariana</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/133/127.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/133/127.pdf</t>
   </si>
   <si>
     <t>Indica estudo para criar a Virada da Leitura.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/134/128.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/134/128.pdf</t>
   </si>
   <si>
     <t>Indica operação tapa buracos na Rua José Bonfanti, em frente ao número 438, na Vila São João.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/135/129.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/135/129.pdf</t>
   </si>
   <si>
     <t>INDICA Operação tapa buraco na Rua André Poletti - Vila Nova, Leme /SP.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/136/130.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/136/130.pdf</t>
   </si>
   <si>
     <t>Indica estudo para construção de um posto avançado da Guarda Civil Municipal, nos Bairros Taquari Ponte e Caju.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/137/131.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/137/131.pdf</t>
   </si>
   <si>
     <t>INDICA Recapeamento asfáltico na Rua Silvia de Oliveira Lima Cury, Leme/SP</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/138/132.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/138/132.pdf</t>
   </si>
   <si>
     <t>INDICA Recapeamento asfáltico na Rua do Grito - Vila Bancaria, Leme /SP</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/139/133.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/139/133.pdf</t>
   </si>
   <si>
     <t>INDICA Operação tapa buraco no cruzamento das ruas Luiz Guadanini com Doutor Mário Figueira de Mello, Leme/SP.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/140/134.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/140/134.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpada na Rua Otacílio Penteado, Bairro Taquari Ponte.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/141/135.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/141/135.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpada queimada na Rua Otacílio Penteado, próximo n° 223 e 232, no Bairro Taquari Ponte</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/142/136.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/142/136.pdf</t>
   </si>
   <si>
     <t>Indica conserto de muro de contenção do rio na Av. João Arrais Seródio Filho em frente ao nº 705</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/143/137.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/143/137.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipais que remeta a esta Casa projeto de lei nos moldes do anteprojeto que segue em anexo</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/144/138.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/144/138.pdf</t>
   </si>
   <si>
     <t>Indica Pintura de sinalização de solo em toda a extensão da Rua Roberto Schwenger, no bairro Victorio Bonfanti.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/145/139.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/145/139.pdf</t>
   </si>
   <si>
     <t>Indica iluminação pública na Rua Eugenio Guerra.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/146/140.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/146/140.pdf</t>
   </si>
   <si>
     <t>Indica instalação de placa “Pare” no cruzamento da Rua Flavio Zillo com Felipe Kater</t>
   </si>
   <si>
     <t>Indica operação tapa-buraco e pintura de sinalização de solo no cruzamento da Rua Flavio Zillo com Felipe Kater.</t>
   </si>
   <si>
     <t>Indica poda de arvore em toda a extensão da rua Benedito de Godoy no bairro Alto das palmeiras.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/149/143.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/149/143.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento em toda a extensão da Rua Antonio Porto no bairro São Rafael.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/150/144.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/150/144.pdf</t>
   </si>
   <si>
     <t>Indica aumento de iluminação pública nas vias atrás do Lago Municipal Eni Jorge Draib, bairro Santa Inês.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/152/146.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/152/146.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpadas queimadas em toda a extensão do bairro Jardim universitário.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/153/147.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/153/147.pdf</t>
   </si>
   <si>
     <t>Indica limpeza e roçagem em terrenos e calçadas e calçadas dos bairros Imperial I e II.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/154/148.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/154/148.pdf</t>
   </si>
   <si>
     <t>Indica tapa buraco na rua Ermelindo Neri em frente ao nº 70</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/155/149.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/155/149.pdf</t>
   </si>
   <si>
     <t>Indica troca de seis lâmpadas queimadas na rua Antônio Bonfogo entre os números 160, 190,210 e 290</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/156/150.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/156/150.pdf</t>
   </si>
   <si>
     <t>Indica contratação de mais médicos dermatologistas na Santa Casa</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/157/151.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/157/151.pdf</t>
   </si>
   <si>
     <t>Indica poda de árvore na Av. Washington Luiz,910.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/158/152.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/158/152.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento no bairro Taquari.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/159/153.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/159/153.pdf</t>
   </si>
   <si>
     <t>INDICA Operação de tapa buraco na Avenida Eufrosino Baldi da Silva - Jardim Eloisa, Leme/SP</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/160/154.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/160/154.pdf</t>
   </si>
   <si>
     <t>INDICA Operação tapa buraco no Jardim do Sol, Leme /SP.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/161/155.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/161/155.pdf</t>
   </si>
   <si>
     <t>INDICA Operação de tapa buraco no cruzamento das ruas Fernão Dias Paes Leme com a rua Santos Dumond - Jardim Santa Rita, Leme/SP</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/162/156.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/162/156.pdf</t>
   </si>
   <si>
     <t>INDICA Sinalização de solo na Rua Ernesto Gatto - Jardim Amália, Leme/SP</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/163/157.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/163/157.pdf</t>
   </si>
   <si>
     <t>INDICA Operação tapa buraco no Jardim Serelepe, Leme /SP.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/164/158.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/164/158.pdf</t>
   </si>
   <si>
     <t>INDICA Operação de tapa buraco na Rua José da Costa - Conjunto Habitacional Victorio Bonfanti, Leme/SP</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/165/159.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/165/159.pdf</t>
   </si>
   <si>
     <t>INDICA Operação de tapa buraco na Avenida João Arrais Seródio Filho - Jardim Nova Granada, Leme/SP</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/166/160.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/166/160.pdf</t>
   </si>
   <si>
     <t>Indica limpeza de área verde na rua José Gilberto Penteado em frente ao n° 439, no bairro Jd. Mariana</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/167/161.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/167/161.pdf</t>
   </si>
   <si>
     <t>Indico lombada ou redutor de velocidade,na avenida Cicera Sueli de Andrade na altura do numero 75,Jardim Empyreo.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/168/162.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/168/162.pdf</t>
   </si>
   <si>
     <t>Indica Academia ao ar livre na praça Ariana</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>Indica poda de árvore na Av. José Moreira de Queiroz entre os números 283 até 315</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/170/164.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/170/164.pdf</t>
   </si>
   <si>
     <t>Indica ação para fechamento da parte de cima dos postes de sinalização</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/171/165.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/171/165.pdf</t>
   </si>
   <si>
     <t>Indica poda de árvore na Av. Joaquim Lopes Aguila esquina com a rua Querubino Soeiro, canteiro central da passarela.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/172/166.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/172/166.pdf</t>
   </si>
   <si>
     <t>Indica operação tapa buracos na Rua Abílio Lopes Silva, principalmente nas proximidades da esquina Prof. Maria Arruda Pacheco, Jd das Palmeiras.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/173/167.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/173/167.pdf</t>
   </si>
   <si>
     <t>Indica melhoria na iluminação pública  da Rua Abílio Lopes Silva - Jd Palmeiras.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/174/168.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/174/168.pdf</t>
   </si>
   <si>
     <t>Indica nivelamento de solo na rua José Gilberto Penteado, no Jd Mariana</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/175/169.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/175/169.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico na Rua Da Roz Bortolo, localizada no Jd. Amália</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/176/170.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/176/170.pdf</t>
   </si>
   <si>
     <t>Indica tapa buraco na rua Malaque M. Paulo jd. Ariana</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/177/171.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/177/171.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que remeta a esta Casa projeto de lei que ”Concessão de isenção parcial ou total de tributos imobiliário urbanos e taxas de serviços públicos incidentes sobre imóveis integrantes do patrimônio de aposentados(as), pensionistas-viúvos(as) e beneficiários de renda mensal vitalícia residentes no Município de Leme e dá outras providências.”, nos moldes do anteprojeto que  segue em anexo.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/178/172.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/178/172.pdf</t>
   </si>
   <si>
     <t>Indica instalação de playground na praça da Bíblia.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/179/173.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/179/173.pdf</t>
   </si>
   <si>
     <t>Indica “Poda" de árvore na Av. Santa Isabel, nº 515, no Bairro Presidente.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/180/174.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/180/174.pdf</t>
   </si>
   <si>
     <t>Indica colocação de placa com nome de rua na Av. Omar Travagim Jd. Pavan</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/181/175.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/181/175.pdf</t>
   </si>
   <si>
     <t>Indica limpeza de entulho no cruzamento das Ruas Otto Berger  com a Professor Helcias Vieira.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/182/176.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/182/176.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em toda extensão na Rua do Grito - Vila Bancária</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/183/177.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/183/177.pdf</t>
   </si>
   <si>
     <t>Indica tapa buraco grande na Rua José Hilário Guatler defronte ao nº 110 - Sta Paula</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/184/178.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/184/178.pdf</t>
   </si>
   <si>
     <t>Indica tapa buraco grande onde existe um grande risco de acidentes na Av. José Moreira de Queiroz esquina com a rua Victor Curione.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/185/179.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/185/179.pdf</t>
   </si>
   <si>
     <t>INDICA Operação de tapa buraco, Rua Maura Sardinha Bonfanti Leme S.P.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/186/180.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/186/180.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico na Rua Grito, Bairro Vila Bancária.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/187/181.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/187/181.pdf</t>
   </si>
   <si>
     <t>Indica conserto de bueiro na rua Márcio Rodrigues Menezes esquina com a rua Angelina Zapacosta, Jd. Serelepe. Foto anexa.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/188/182.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/188/182.pdf</t>
   </si>
   <si>
     <t>INDICA Operação de tapa buraco, Rua do Grito Leme S.P.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/189/183.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/189/183.pdf</t>
   </si>
   <si>
     <t>INDICA Operação de tapa buraco, Rua João Correia Sampaio Leme S.P.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/190/184.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/190/184.pdf</t>
   </si>
   <si>
     <t>INDICA Operação de tapa buraco, Rua Santos Dumont esquina com a rua Fernão Dias Paes Leme Leme S.P.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/191/185.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/191/185.pdf</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/192/186.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/192/186.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento Asfáltico Rua Americo Zancheta, bairro Eldorado</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/193/187.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/193/187.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento Asfáltico Rua Santo Antonio, bairro Sumaré</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/194/188.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/194/188.pdf</t>
   </si>
   <si>
     <t>Indica pintura de Sinalização de solo em toda a extensão da Av. Joaquim Lopes Aguilla.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/195/189.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/195/189.pdf</t>
   </si>
   <si>
     <t>Indica estudo para tornar a Rua Batinga no bairro Bela Vista, uma via de mão única.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/196/190.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/196/190.pdf</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/197/191.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/197/191.pdf</t>
   </si>
   <si>
     <t>Indica roçagem de mato em terreno localizado na Rua José Bonfanti, esquina com Avenida Joaquim Lopes Aguilla.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/198/192.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/198/192.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em toda a extensão da Avenida Cassiano de Oliveira, bairro Imperial</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/199/193.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/199/193.pdf</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/200/194.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/200/194.pdf</t>
   </si>
   <si>
     <t>Indica instalação de grade de proteção no canteiro da travessia elevada, na Avenida Berta Buhrhein, visando impedir que motoristas façam retorno por cima do canteiro.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/201/195.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/201/195.pdf</t>
   </si>
   <si>
     <t>Indica retirar árvore da Praça Padre Cícero defronte a rua José Mansur, a mesma está colocando em risco residências, rede elétrica, danificando asfalto e calçadas, fotos anexa.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/202/196.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/202/196.pdf</t>
   </si>
   <si>
     <t>Indica conserto de asfalto e guia na rua Augusto de Souza Sardinha defronte aos nº 33 e 37, Jd. Saulo, pois esta acumulando muita água que pode servir para criadouro do mosquito da dengue. Fotos anexa.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/203/197.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/203/197.pdf</t>
   </si>
   <si>
     <t>Indica tapa buraco na Av. Omar Travagim</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/204/198.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/204/198.pdf</t>
   </si>
   <si>
     <t>Indica poda de duas árvores sentido bairro barro preto na estrada Leme/Ajapi, pouco adiante da entrada da fazenda Santa Rosa, galhos secos que podem cair e causar acidentes. Foto anexa.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/205/199.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/205/199.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpada queimada na Av. Visconde De Nova Granada, próximo n° 745.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/206/200.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/206/200.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento na Av. Francisco Chinicci - Barra Funda.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/207/201.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/207/201.pdf</t>
   </si>
   <si>
     <t>Indica de recapeamento da Rua Almeida Júnior em toda a sua extensão, Jardim Grossklauss.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/208/202.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/208/202.pdf</t>
   </si>
   <si>
     <t>Indica revitalização de Praça Municipal localizada no bairro Jd. Cambuhy</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/209/203.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/209/203.pdf</t>
   </si>
   <si>
     <t>Indica poda de limpeza em duas árvores na Avenida Joaquim Lopes Aguila cruzamento com a Rua Dr. Querubino Soeiro.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/210/204.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/210/204.pdf</t>
   </si>
   <si>
     <t>Indica sinalização vertical de solo de parada de ônibus, na Av. Joaquim Lopes Aguila, 1132, Centro, defronte a Casa do Advogado.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/211/205.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/211/205.pdf</t>
   </si>
   <si>
     <t>Indica poda de limpeza em árvores na parada de ônibus, na Av. Joaquim Lopes Aguila, 1132, Centro, defronte a Casa do Advogado.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/212/206.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/212/206.pdf</t>
   </si>
   <si>
     <t>Indico uma lombada elevada na Avenida Hermínio Ometto de fronte ao numeral,2470 jardim São José.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/213/207.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/213/207.pdf</t>
   </si>
   <si>
     <t>INDICA Operação tapa buraco na Rua José Visentim - Jardim Livia, Leme/SP.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/214/208.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/214/208.pdf</t>
   </si>
   <si>
     <t>Indica poda de limpeza de árvores que estão causando danos ao cabeamento da iluminação pública.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/215/209.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/215/209.pdf</t>
   </si>
   <si>
     <t>INDICA Operação tapa buraco na Rua Luiz Guadanini - Jardim Nova Granada, Leme - SP</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/216/210.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/216/210.pdf</t>
   </si>
   <si>
     <t>INDICA Operação tapa buraco Rua Dr. Mário Figueira de Mello - Parque Residencial Itamaraty, Leme/SP.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/217/211.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/217/211.pdf</t>
   </si>
   <si>
     <t>INDICA Trocas de lâmpadas queimadas no cruzamento das ruas Hermógenes Roel - Jardim Santa Marta e rua José Tamborim - Jardim Santa Paula, Leme/SP.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/218/212.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/218/212.pdf</t>
   </si>
   <si>
     <t>Indica colocação de aparelhos de academia do ar livre na Cidade Jardim</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/219/213.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/219/213.pdf</t>
   </si>
   <si>
     <t>Indica colocação de tachões pequenos na rua Basílio Villa Rios, no trecho da rotatória Luiz Sandoval até o cruzamento com Avenida Washington Luiz</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/220/214.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/220/214.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que remeta a esta Casa projeto de lei que”Dispõe sobre a criação de Central de Achados e Perdidos no município de Leme", nos moldes do anteprojeto que segue em anexo.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/221/215.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/221/215.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento na rua Bezerra de Menezes</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/222/216.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/222/216.pdf</t>
   </si>
   <si>
     <t>Indica contratação de mais Psicólogos na rede pública.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/223/217.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/223/217.pdf</t>
   </si>
   <si>
     <t>Indica substituição de lâmpada queimada em poste de iluminação pública localizado na Rua Guarantã, em frente à casa Nº 174 Jardim Presidente.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/224/218.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/224/218.pdf</t>
   </si>
   <si>
     <t>INDICA estudo para a implantação de conjunto semafórico no cruzamento da Rua Ângelo Consentino com a Av. Dr. Herminio Ometto, Nova Santa Rita.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/225/219.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/225/219.pdf</t>
   </si>
   <si>
     <t>INDICA estudo para a implantação de conjunto semafórico no cruzamento da Av. Eurico Arrais Seródio com a Av. Dr. Herminio Ometto, Santa Rita.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/226/220.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/226/220.pdf</t>
   </si>
   <si>
     <t>INDICA estudo para a implantação de conjunto semafórico entre as Av. Sete de Setembro e a Av. Joaquim Lopes Aguila, Barra Funda.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/227/221.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/227/221.pdf</t>
   </si>
   <si>
     <t>INDICA poda de limpeza de árvores que estão causando danos ao cabeamento da iluminação pública, na Rua João Lourenzen, no Bairro Taquari Ponte.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/228/222.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/228/222.pdf</t>
   </si>
   <si>
     <t>Indica operação tapa buraco em toda a extensão do bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/229/223.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/229/223.pdf</t>
   </si>
   <si>
     <t>Indica Limpeza de calçada na rua Evatisto Lissoni, próximo ao número 280, no bairro Bom Jesus.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/230/224.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/230/224.pdf</t>
   </si>
   <si>
     <t>Indica Roçagem e limpeza de entulho em terrenos e calçadas em toda a extensão do Bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/231/225.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/231/225.pdf</t>
   </si>
   <si>
     <t>Indica Roçagem e limpeza de entulho em terrenos e calçadas em toda a extensão do São Rafael.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/232/226.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/232/226.pdf</t>
   </si>
   <si>
     <t>Indica Roçagem e limpeza de entulho em terrenos e calçadas em toda a extensão do São Sumaré.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/233/227.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/233/227.pdf</t>
   </si>
   <si>
     <t>Indica estudo para instalação de Semáforo nos cruzamentos das Avenidas Sete de Setembro, com Joaquim Lopes Aguilla.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/234/228.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/234/228.pdf</t>
   </si>
   <si>
     <t>Indica estudo para implantação de travessia elevada próximo as escolas do município.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/235/229.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/235/229.pdf</t>
   </si>
   <si>
     <t>Indica operação tapa buraco em toda a extensão do bairro Vila Joest.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/236/230.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/236/230.pdf</t>
   </si>
   <si>
     <t>Pintura de Sinalização de solo em toda a extensão dos bairros Imperial I e II</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/237/231.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/237/231.pdf</t>
   </si>
   <si>
     <t>Indica operação tapa buraco na Rua Santo Antônio - Jardim Sumaré.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/238/232.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/238/232.pdf</t>
   </si>
   <si>
     <t>INDICA Pintura de Solo - Demarcação de Vagas de Deficientes Físicos e Vaga Rápida na Av. José Moreira de Queiroz, 50. Bairro Santa Maria.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/239/233.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/239/233.pdf</t>
   </si>
   <si>
     <t>Indica estudo de ampliação da pista do Aeroporto de Leme.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/240/234.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/240/234.pdf</t>
   </si>
   <si>
     <t>Indica estudo para implantação de lombada ou colocação de paralelepípedos na rua Wenceslau Braz</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/241/235.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/241/235.pdf</t>
   </si>
   <si>
     <t>Indica ao Sr. Prefeito Municipal realização de campanhas de conscientização, recuperação e reeducação com objetivo de reduzir a violência contra a mulher.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/242/236.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/242/236.pdf</t>
   </si>
   <si>
     <t>Indica mutirão de limpeza na praça Padre Cícero no Jd. Saulo</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/243/237.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/243/237.pdf</t>
   </si>
   <si>
     <t>Indica Roçagem e limpeza  em terrenos e calçadas em toda a extensão do Bairro Jd. Graminha. Foto anexa</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/244/238.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/244/238.pdf</t>
   </si>
   <si>
     <t>INDICA Sinalização de solo na Rua Jorge Hilsdorf - Vila Bela Vista, Leme/SP</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/245/239.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/245/239.pdf</t>
   </si>
   <si>
     <t>INDICA Recapeamento asfáltico na Rua Martha Denzin - Parque Residencial Itamaraty, Leme/SP</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/246/240.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/246/240.pdf</t>
   </si>
   <si>
     <t>INDICA Sinalização de solo na Rua José de Alençar - Parque Residencial Itamaraty, Leme/SP</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/247/241.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/247/241.pdf</t>
   </si>
   <si>
     <t>INDICA Pintura de lombada na Rua Benedito Parroti, Jardim Eloisa, Leme/SP</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/248/242.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/248/242.pdf</t>
   </si>
   <si>
     <t>Indica Roçagem e limpeza  em terrenos e calçadas em toda a extensão do Bairro Jd. Quaglia. Foto anexa.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/249/243.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/249/243.pdf</t>
   </si>
   <si>
     <t>Indica poda de árvore na Avenida Maria Helena próximo ao número 263, no bairro Jd. Capitólio.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/250/244.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/250/244.pdf</t>
   </si>
   <si>
     <t>Indica pavimentação asfáltica na Rua Albino Roel - Jardim Mariana.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/251/245.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/251/245.pdf</t>
   </si>
   <si>
     <t>Indico recapeamento na Rua Alcides baccarin,Parque São Manoel.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/252/246.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/252/246.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento de solo na rua João Scherma Sobrinho, Jd. Ana Lúcia</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/253/247.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/253/247.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpadas queimadas na Av. Benedito Landgraf.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/254/248.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/254/248.pdf</t>
   </si>
   <si>
     <t>Indica estudo para retirada de lombada na rua Manfredo Barbi em frente ao número 631, no bairro Jd. São José</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/255/249.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/255/249.pdf</t>
   </si>
   <si>
     <t>Indico Recapeamento Asfáltico na Rua: Augusto Salciotto Parque São Manoel.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/256/250.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/256/250.pdf</t>
   </si>
   <si>
     <t>Indico Recapeamento asfáltico ou tapa-buracos na Rua:Santo Antônio de fronte ao numeral 297 vila Sumaré.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/318/251.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/318/251.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpada na rua João Galo esquina com a rua Segundo Facciolli Jd. Ariana.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/319/252.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/319/252.pdf</t>
   </si>
   <si>
     <t>Indica pintura nas lombadas na Estrada Municipal Luiz Fernando Marchi.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/320/253.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/320/253.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que remeta a esta Casa projeto de lei que "Institui a Semana Municipal de Ações Voltadas à Lei Maria da Penha, nas escolas de ensino fundamental - séries finais e de ensino médio, públicas e privadas", nos moldes do anteprojeto que segue em anexo.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/321/254.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/321/254.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento na R. João Scherma Sobrinho, Jardim Ana Lucia, Leme/SP, em toda a extensão.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/322/255.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/322/255.pdf</t>
   </si>
   <si>
     <t>Indica poda de árvore na Avenida Joaquim Lopes Águila, em toda a sua extensão.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/323/256.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/323/256.pdf</t>
   </si>
   <si>
     <t>Indica pintura na vertical das faixas de pedestres na Avenida Joaquim Lopes Águila em todos os cruzamentos da referida via.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/324/257.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/324/257.pdf</t>
   </si>
   <si>
     <t>Indica pode das árvores no canteiro central da Av. Dr. Herminio Ometto em frente aos números 1.927 e 1.940 Bairro São José.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/325/258.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/325/258.pdf</t>
   </si>
   <si>
     <t>Indica estudo de instalação de semáforo no cruzamento da Avenida Joaquim Lopes Aguila com a Avenida 07 de setembro.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/326/259.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/326/259.pdf</t>
   </si>
   <si>
     <t>Indica estudo de instalação de semáforo no cruzamento da Rua Ângelo Consentino com a Av. Dr. Hermínio Ometto.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/327/260.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/327/260.pdf</t>
   </si>
   <si>
     <t>Indica instalação de um semáforo para pedestres na Av. Dr. Hermínio Ometto em frente ao CMI - Centro Médico Integrado Antônio Macarenko.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/328/261.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/328/261.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpadas  queimada na rua João galo jd. Ariana</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/329/262.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/329/262.pdf</t>
   </si>
   <si>
     <t>Indica poda de árvore na esquina da rua Segundo Faccioli cruzamento com a rua João galo jd. Ariana</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/330/263.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/330/263.pdf</t>
   </si>
   <si>
     <t>Indica O NÃO CORTE NO ABASTECIMENTO DE ÁGUA EM CASAS INADIMPLENTES - ENQUANTO DURAR A QUARENTENA DA PENDEMIA CORONAVIRUS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/331/264.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/331/264.pdf</t>
   </si>
   <si>
     <t>Indica que NÃO SEJAM COBRADOS IMPOSTOS NOS DIAS EM QUE DURAREM A QUARENTENA DA PANDEMIA DO CORONAVÍRUS</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/332/265.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/332/265.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpadas queimadas em toda a extensão do bairro Jardim Empyreo I e II.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/333/266.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/333/266.pdf</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/334/267.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/334/267.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão da Ângelo Faciolli Netto, bairro Desmembramento Vila Nova.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/335/268.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/335/268.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão do bairro Jardim das Palmeiras</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/336/269.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/336/269.pdf</t>
   </si>
   <si>
     <t>Indica limpeza e roçagem em terrenos e calçadas e calçadas do bairro Graminha</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_270.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_270.pdf</t>
   </si>
   <si>
     <t>Indica recape asfáltico em toda extensão do Bairro Bela Vista.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/369/indicacao_271.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/369/indicacao_271.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpadas queimadas no bairro Caju</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_272.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_272.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão da Rua dos Operários - Bairro Barra funda.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/403/ind._273.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/403/ind._273.pdf</t>
   </si>
   <si>
     <t>Indica instalação de equipamentos de recreação adaptado para crianças e adultos portadores de deficiência física</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/404/274.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/404/274.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento Asfáltico na Rua Flávio Zillo cidade jardim</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/405/275.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/405/275.pdf</t>
   </si>
   <si>
     <t>Indica pulverização para combate e controle de escorpião e demais insetos peçonhentos no bairro Jd. Quaglia.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/406/276.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/406/276.pdf</t>
   </si>
   <si>
     <t>Indico troca de Lâmpada na Praça do Jardim Empyreo localizada na Rua Esmeraldo Ramos.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/407/277.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/407/277.pdf</t>
   </si>
   <si>
     <t>Indica dedetização em terrenos no Jd. Residencial Cambuhy devido o aparecimento de escorpiões e animais peçonhento.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/408/278.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/408/278.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão do bairro Jardim Graminha.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/409/279.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/409/279.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão da rua João Scherma Sobrinho - Jardim Ana Lucia, Leme/SP</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/410/280.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/410/280.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico na rua Segundo Faccioli em toda a extensão do bairro Jardim Ariana.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/413/281.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/413/281.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão do bairro Jardim Travagin</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/414/282.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/414/282.pdf</t>
   </si>
   <si>
     <t>Indica dedetização no bairro Shangrilá devido o aparecimento de escorpiões e animais peçonhento.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_283.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_283.doc</t>
   </si>
   <si>
     <t>Indica Retirada de entulho ao lado da UBS Jardim Ariana.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_284.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_284.doc</t>
   </si>
   <si>
     <t>Indica Sinalização de solo na Rua Evaristo Lissoni- Jardim Santa Paula, Leme/SP.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_285.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_285.doc</t>
   </si>
   <si>
     <t>Indica Retirada de entulho na rua Cândido Antônio Máximo nº 45 Jardim Ariana.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_286.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_286.doc</t>
   </si>
   <si>
     <t>Indica Operação tapa buraco na Rua José Bacarin - Jardim Serelepe, Leme/SP.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_287.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_287.doc</t>
   </si>
   <si>
     <t>Indica maior fiscalização nos ecopontos</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_288.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_288.doc</t>
   </si>
   <si>
     <t>Indica Operação tapa buraco na Rua Arthuer Dellai – Jardim das Palmeiras, Leme/SP.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_289.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_289.doc</t>
   </si>
   <si>
     <t>Indica estudo para implantação de lombada na Estrada Municipal atrás do Condomínio Residencial Clube do Bosque</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_290.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_290.doc</t>
   </si>
   <si>
     <t>Indica Operação tapa buraco na Rua Francisco Garcia- Conjunto Habitacional Victorio Bonfanti, Leme/SP.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_291.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_291.doc</t>
   </si>
   <si>
     <t>Indica Limpeza no Cemitério Municipal</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_292.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_292.doc</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão_x000D_
 Rua José Lopes Silva, Jardim Claudia, CEP 13610530</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_293.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_293.doc</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão do bairro Imperial I e Imperial II.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_294.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_294.doc</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão do bairro Jardim Quaglia</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_295.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_295.docx</t>
   </si>
   <si>
     <t>Indico Insalubridade de 40% a todos(a) da saúde, que estão na ativa da linha de frente contra o combate do novo corona vírus.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_296.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_296.doc</t>
   </si>
   <si>
     <t>Indica melhorias na pintura asfáltica na Avenida José Moreira de Queiroz, n. 50, Bairro Santa Maria.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/462/indicacao_297.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/462/indicacao_297.doc</t>
   </si>
   <si>
     <t>Pintura de faixa de vaga rápida em área pública defronte a Rua Dr. Gonçalves da Cunha, 702. Centro</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_298.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_298.doc</t>
   </si>
   <si>
     <t>Indica placa de denominação de ruas no Jardim Angélica</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/464/indicacao_299.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/464/indicacao_299.doc</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/465/indicacao_300.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/465/indicacao_300.doc</t>
   </si>
   <si>
     <t>Indica construção de praça no Jardim Angélica.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_301.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_301.doc</t>
   </si>
   <si>
     <t>Indica construção de praça no Parque São Manoel.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_302.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_302.doc</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/468/indicacao_303.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/468/indicacao_303.doc</t>
   </si>
   <si>
     <t>Indica Construção de praças esportivas Jardim Cambuhy</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/469/indicacao_304.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/469/indicacao_304.doc</t>
   </si>
   <si>
     <t>Indica recapeamento de solo na Avenida Durval Thomazotti até o cruzamento com a rua Ângelo Capobianco</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/470/indicacao_305.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/470/indicacao_305.doc</t>
   </si>
   <si>
     <t>Indica avaliação de árvore na rua José Gilberto Penteado em frente ao n° 439, no Jd Mariana</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_306.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_306.doc</t>
   </si>
   <si>
     <t>Indica conserto de grelha de proteção de canaleta na rua Vitório Luppi, no bairro Jd. Tufanin</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/474/indicacao_307.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/474/indicacao_307.doc</t>
   </si>
   <si>
     <t>Indica sinalização de solo (PARE) e faixa para pedestre no final da  Av. Santa Isabel em cruzamento com o balão da Av. Joaquim Lopes Aguila do bairro Jardim Presidente</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_308.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_308.doc</t>
   </si>
   <si>
     <t>Indica construção de praça pública Jardim Angélica I.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_309.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_309.doc</t>
   </si>
   <si>
     <t>INDICA Melhorias na sinalização do solo (pintura de PARE) em todo o Bairro do Jardim Residencial Quaglia.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_310.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_310.doc</t>
   </si>
   <si>
     <t>Indica sinalização de solo (Faixa de pedestres, na av José Lopes Aguila)</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_311.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_311.doc</t>
   </si>
   <si>
     <t>Indica limpeza e dedetização no Cemitério Municipal "São João Batista"</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_312.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_312.doc</t>
   </si>
   <si>
     <t>INDICA a realização de estudo para implantação de lombada, na Rua Cel. José Leme Franco.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_313.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_313.doc</t>
   </si>
   <si>
     <t>INDICA Construção de canaleta para escoamento de águas pluviais, Rua José Augusto da Silva, esquina Rua Everton Luis Rosolen. Bairro Jardim Ipê</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/490/indicacao_314.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/490/indicacao_314.doc</t>
   </si>
   <si>
     <t>Indica recapeamento de solo nas ruas do Bairro Caju</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_315.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_315.doc</t>
   </si>
   <si>
     <t>REPARO NA ILUMINAÇÃO PÚBLICA NA RUA DÁRCIO TAMBOLINI EM TODA A SUA EXTENSÃO CEP 13.611-780.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/506/indicacao_316.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/506/indicacao_316.doc</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA PODA DA ÁRVORE NO CRUZAMENTO DA RUA QUERUBINO SOEIRO COM A RUA RAFAEL DE BARROS, CEP 13.610-970</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_317.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_317.doc</t>
   </si>
   <si>
     <t>Indica construção de canaletas na rua Balbino F. Silva Jardim Renascença com rua Sebastião de Oliveira Gusmão Jardim Renascença</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_318.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_318.doc</t>
   </si>
   <si>
     <t>Indica construção de canaletas na rua Balbino F. da Silva Jardim Renascença com Rua das Hortênsias Jardim Nova Leme</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_319.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_319.doc</t>
   </si>
   <si>
     <t>Indica construção de canaletas na Rua Antônio Volpi com João Francisco D. Serôdio no parque São Manoel</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_320.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_320.doc</t>
   </si>
   <si>
     <t>Indica construção de canaletas na rua Balbino F. da silva com Domingos Pecora Jr.  Localizada no Jardim Renascença</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_321.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_321.doc</t>
   </si>
   <si>
     <t>Indica compra de pulverizador para descontaminação</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_322.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_322.doc</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_323.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_323.doc</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico na rua Santo Antônio Vila Sumaré</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_324.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_324.doc</t>
   </si>
   <si>
     <t>INDICA recapeamento asfáltico na Rua Nelson Polo, entre às Ruas Brigadeiro Vicente Faria Lima com a Rua Adelino Gomes Caetano.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/517/indicacao_325.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/517/indicacao_325.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipais que remeta a esta Casa projeto de que inclui como beneficiários do Vale-Transporte os servidores públicos do Município de Leme.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/518/indicacao_326.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/518/indicacao_326.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipais auxílio garante a alimentação básica do servidor.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_327.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_327.doc</t>
   </si>
   <si>
     <t>Indica pintura de faixa de pedestre na rua Dos Girassóis próximo ao cruzamento com a rua Antônio Carlos Guadagnini</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_328.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_328.doc</t>
   </si>
   <si>
     <t>Indica construção de rotatória na Avenida Dr. José de Souza Queiroz Filho</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/521/indicacao_329.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/521/indicacao_329.doc</t>
   </si>
   <si>
     <t>Indicação sobre isenção do IPTU para beneficiários do Auxilio Emergencial.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/522/indicacao_330.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/522/indicacao_330.doc</t>
   </si>
   <si>
     <t>Indicação sobre distribuição de álcool em gel gratuitamente.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_331.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_331.doc</t>
   </si>
   <si>
     <t>Indica distribuição de máscaras de proteção gratuitamente.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_332.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_332.doc</t>
   </si>
   <si>
     <t>Indicação para atendimento do Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_333.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_333.doc</t>
   </si>
   <si>
     <t>Indicação sobre compra de aparelhos respiratórios.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_334.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_334.doc</t>
   </si>
   <si>
     <t>Indicação sobre o termino da obra da Casa da Mulher.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/527/indicacao_335.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/527/indicacao_335.doc</t>
   </si>
   <si>
     <t>Indicação sobre maior conscientização do isolamento social.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/528/indicacao_336.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/528/indicacao_336.doc</t>
   </si>
   <si>
     <t>Indica melhorias na iluminação na rua Primo Bergamasco, próximo a Creche Professora Maria Antônia Marcelino</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/529/indicacao_337.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/529/indicacao_337.doc</t>
   </si>
   <si>
     <t>Indico a Construção de uma Lombada elevada na avenida Dr. Jambeiro Costa, de fronte ao numeral 850 Jd. Amália.(HOSPITAL SÃO FRANCISCO)</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/535/indicacao_338.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/535/indicacao_338.doc</t>
   </si>
   <si>
     <t>Indica construção de uma lombada (travessia elevada) na Av. Dr. Jambeiro Costa de fronte ao nº 850 (Hospital São Francisco), localizado no Jd. Amália.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/537/indicacao_339.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/537/indicacao_339.doc</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão do Bairro Imperial II</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/539/indicacao_340.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/539/indicacao_340.doc</t>
   </si>
   <si>
     <t>Indico a Construção de canaletas de cimentos na rua Balbino Ferreira da silva.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/540/indicacao_341.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/540/indicacao_341.doc</t>
   </si>
   <si>
     <t>Indico a Construção de canaletas de cimentos na Avenida dos Girassóis.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/541/indicacao_342.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/541/indicacao_342.doc</t>
   </si>
   <si>
     <t>INDICA recuperação de guia e sarjeta, e recomposição de pavimento na Rua R. Ibrain Nobre, nº 41 no Jardim Santana.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao_343.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao_343.doc</t>
   </si>
   <si>
     <t>Indica construção de canaletas na rua Antônio Carlos Guadanini Jardim Renascença</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao_344.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao_344.doc</t>
   </si>
   <si>
     <t>Indico a Construção de uma quadra poliesportiva na rua José Luiz andrieelli com a rua Antônio Carlos  Guadagnini(jardim renascença).</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/544/indicacao_345.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/544/indicacao_345.doc</t>
   </si>
   <si>
     <t>Indica construção de canaletas na rua Jose Picollo com Pedro Teodoro Bueno. Jardim Graminha</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/545/indicacao_346.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/545/indicacao_346.doc</t>
   </si>
   <si>
     <t>Indica construção de canaletas na rua Luiz Cremasco Jardim Lívia</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_347.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_347.doc</t>
   </si>
   <si>
     <t>Indica construção de canaletas na rua Final da rua Armando Scaggion com Avenida Armanda Sandoval. Jardim Quaglia</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_348.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_348.doc</t>
   </si>
   <si>
     <t>Indicação sobre a formação emergencialmente de uma Comissão de Contingência no tocante a pandemia pelo COVID - 19.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao_349.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao_349.doc</t>
   </si>
   <si>
     <t>Indica recapeamento na Rua Constantino Afonso Pinck (quarteirão) entre as Ruas Adelino Gomes Caetano e Rua Brigadeiro Faria Lima- Bairro Bela Vista.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_350.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_350.pdf</t>
   </si>
   <si>
     <t>Indica limpeza, nivelamento e cascalhamento, na estrada vicinal que liga o bairro Sumaré ao Jd. Alto das Palmeiras</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_351.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_351.pdf</t>
   </si>
   <si>
     <t>Indica limpeza, nivelamento e cascalhamento, no bairro Taquari Ponte</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/604/indicacao_352.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/604/indicacao_352.doc</t>
   </si>
   <si>
     <t>Indica maior conscientização do uso obrigatório de máscaras em locais públicos.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/605/indicacao_353.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/605/indicacao_353.doc</t>
   </si>
   <si>
     <t>Indica colocação de academia ao ar livre no bairro Caju</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/606/indicacao_354.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/606/indicacao_354.doc</t>
   </si>
   <si>
     <t>Indica coleta de lixo domiciliar regular no Jd. Empyreo.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_355.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_355.doc</t>
   </si>
   <si>
     <t>Indica recapeamento de solo na rua Aparecida Taufic Nassif Mansur Naif, no bairro Jd. Alto da Glória</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/608/indicacao_356.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/608/indicacao_356.doc</t>
   </si>
   <si>
     <t>Indica coleta de lixo domiciliar seletiva.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_357.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_357.doc</t>
   </si>
   <si>
     <t>Indica limpeza de bueiro na rua Washington Luiz em frente ao n° 910, no bairro Jd. Sumaré</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_358.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_358.doc</t>
   </si>
   <si>
     <t>Indica entrega urgente do Pronto Socorro da Santa Casa.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_359.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_359.doc</t>
   </si>
   <si>
     <t>Indica nivelamento de solo na rua Antonio Rosa em frente ao n° 108, no bairro Jd. das Palmeiras</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_360.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_360.doc</t>
   </si>
   <si>
     <t>Indica melhorias na iluminação na rua José Tamborim</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/615/indicacao_361.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/615/indicacao_361.doc</t>
   </si>
   <si>
     <t>Revitalização praça da Escola Estadual Profª Maria Joaquina de Arruda.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/616/indicacao_362.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/616/indicacao_362.doc</t>
   </si>
   <si>
     <t>Indica realização de tratamento de esgoto no bairro Caju</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_363.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_363.pdf</t>
   </si>
   <si>
     <t>Indica limpeza de área localizada entre a Avenida Carlo Bonfanti e rua Frei Donato</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/624/indicacao_364.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/624/indicacao_364.doc</t>
   </si>
   <si>
     <t>Indica construção de um novo centro médico veterinário para nosso Município.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/625/indicacao_365.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/625/indicacao_365.doc</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_366.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_366.doc</t>
   </si>
   <si>
     <t>Indico Recapeamento Asfáltico em algumas ruas do bairro jardim do Bosque.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_367.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_367.doc</t>
   </si>
   <si>
     <t>Indica Operação Tapa buraco na Rua Mario Figueira de Melo próximo ao número 381.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/631/indicacao_368.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/631/indicacao_368.doc</t>
   </si>
   <si>
     <t>Indica Pulverizaçao para insetos peçonhentos no bairro Jardim Quaglia.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/632/indicacao_369.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/632/indicacao_369.doc</t>
   </si>
   <si>
     <t>Indica Ante Projeto de Lei para que munícipes possam transportar animais em ônibus circular.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/633/indicacao_370.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/633/indicacao_370.doc</t>
   </si>
   <si>
     <t>Indica limpeza de entulho e poda de mato nos terrenos do bairro Jardim das Palmeiras</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/634/indicacao_371.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/634/indicacao_371.doc</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão da Rua Flavio Zillo</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/635/indicacao_372.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/635/indicacao_372.doc</t>
   </si>
   <si>
     <t>Indica limpeza no canteiro central e poda de árvores na Av. Felipe Kater no trecho da Rua Ângelo Candido com a Rua Flávio Zillo, localizada no bairro Cidade Jardim</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/636/indicacao_373.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/636/indicacao_373.doc</t>
   </si>
   <si>
     <t>Indica limpeza do canteiro central e poda de árvores na Ra Anita Garibalde no trecho da Av. sete de setembro com a Rua Prestes Maia, localizada no Jardim Santana</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/637/indicacao_374.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/637/indicacao_374.doc</t>
   </si>
   <si>
     <t>Indica limpeza e poda de árvores na Ra Washington Luiz no trecho da Av. sete de setembro com a Rua Lourenço Leme, localizado na Vila Sumaré</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/638/indicacao_375.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/638/indicacao_375.doc</t>
   </si>
   <si>
     <t>Indica reforma e pintura nas escolas do nosso município.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/639/indicacao_376.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/639/indicacao_376.doc</t>
   </si>
   <si>
     <t>Indica Abrigo de Acolhimento Especial e Temporário para mulheres vítimas de violência doméstica</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/640/indicacao_377.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/640/indicacao_377.doc</t>
   </si>
   <si>
     <t>Indica auxílio emergencial para transportadores e uso de veículos do transporte escolar</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/641/indicacao_378.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/641/indicacao_378.doc</t>
   </si>
   <si>
     <t>Indica auxílio financeiro para a cultura durante pandemia</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/642/indicacao_379.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/642/indicacao_379.pdf</t>
   </si>
   <si>
     <t>Indica construção de boca de lobo na rua Dr. Mário Augusto Teixeira de Freitas, no bairro Jd. Barra Funda</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/644/indicacao_380.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/644/indicacao_380.pdf</t>
   </si>
   <si>
     <t>OPERAÇÃO TAPA BURACO – Rua Dr. Querubino Soeiro, 231 - Centro, Leme - SP, 13610-080</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_381.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_381.doc</t>
   </si>
   <si>
     <t>indica faixa de pedestre em frente ao antigo Sinhô Barriga e sinalização de solo e vertical em toda a extensão da Av. Da Saudade</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/660/indicacao_382.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/660/indicacao_382.doc</t>
   </si>
   <si>
     <t>indica rotatória nas confluências entre as Ruas Cel. Antônio Abade, Rua dos Ipês, Rua Oitti e Av. Manoel Lopes Troya</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/661/indicacao_383.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/661/indicacao_383.doc</t>
   </si>
   <si>
     <t>Indica recapeamento em toda extensão da rua José Marques de Oliveira e principalmente na altura do nº345 onde foi feito um trabalho da Saecil que  está pior, Jd. Saulo Foto anexa.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_384.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_384.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipais que remeta a esta Casa projeto de lei nos moldes do anteprojeto que segue em anexo que "Dispõe sobre a obrigatoriedade de curso de capacitação de primeiros socorros aos funcionários das escolas e creches da rede de ensino municipal e particular, e dá outras providências”.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/667/indicacao_385.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/667/indicacao_385.doc</t>
   </si>
   <si>
     <t>Indica parceria com os produtores rurais do município de Leme para a desinfecção das ruas e logradouros como medida para prevenir a disseminação da covid-19.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/668/indicacao_386.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/668/indicacao_386.doc</t>
   </si>
   <si>
     <t>Indica construção de um Posto de saúde no bairro Imperial para melhor atendimento dos munícipes.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/671/indicacao_387.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/671/indicacao_387.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma unidade Saúde da Família ,USF no bairro jardim Saulo.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/672/indicacao_388.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/672/indicacao_388.pdf</t>
   </si>
   <si>
     <t>Indica Revitalização do “CEO” Centro de Especialidades odontológicas.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/677/1-indicacao.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/677/1-indicacao.doc</t>
   </si>
   <si>
     <t>Indica reforma completa no estádio "Bruno Lazzarini"</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/679/indicacao_390.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/679/indicacao_390.pdf</t>
   </si>
   <si>
     <t>Indica um novo prédio, totalmente reformado para abrigar o Cras Saulo e a casa dia do idoso 1.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/681/recapeamento_rua_jose_marques__jd_saulo.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/681/recapeamento_rua_jose_marques__jd_saulo.doc</t>
   </si>
   <si>
     <t>Indica recapeamento em toda extensão da rua José Marques de Oliveira e principalmente na altura do nº345 onde foi feito um trabalho da Saecil. Jd. Saulo. Foto anexa.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/685/recapeamento_com_abaixo_assinado_bela_vista.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/685/recapeamento_com_abaixo_assinado_bela_vista.doc</t>
   </si>
   <si>
     <t>Indica recapeamento na rua Constantino Afonso Pinck, entre o quarteirão das ruas Adelino Gomes Caetano e Brigadeiro Faria Lima, Bairro Bela Vista, Anexo abaixo assinado.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/686/rua_isis_fernandes.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/686/rua_isis_fernandes.doc</t>
   </si>
   <si>
     <t>Indica recuperação de passeio público denominado de Rua Isis Fernandes de fronte ao nº 76, localizado no Jardim São José. Fotos anexa.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/689/placa_de_sinalizacao_av._dr_h.o..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/689/placa_de_sinalizacao_av._dr_h.o..doc</t>
   </si>
   <si>
     <t>Indica colocar placa de sinalização “ Proibido Jogar Lixo” no canteiro da Av. Dr. Hermínio Ometto, na altura do nº 1.420. Foto anexa.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/692/indicacao_395.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/692/indicacao_395.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua monteiro Lobato, Jardim Santa Rita.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/693/indicacao_396.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/693/indicacao_396.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Nelson Polo, Bela Vista.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/694/indicacao_397.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/694/indicacao_397.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Bezerra de Menezes, Jardim Santa Maria</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/695/indicacao_398.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/695/indicacao_398.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Bartolomeu Dias, Jardim Nova Santa Rita.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/696/indicacao_399.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/696/indicacao_399.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Vitório Lourencetti, Jardim Nova Santa Rita.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/697/ginasio_.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/697/ginasio_.doc</t>
   </si>
   <si>
     <t>Indica a construção de um ginásio de esportes no bairro Jardim Primavera</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/698/1-indicacao_praca_do_jd_do_sol.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/698/1-indicacao_praca_do_jd_do_sol.doc</t>
   </si>
   <si>
     <t>Indico a Revitalização da praça Dirce Rigoldi localizada no Jardim Do Sol.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/700/indicacao_402.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/700/indicacao_402.pdf</t>
   </si>
   <si>
     <t>Indica poda de arvoes e limpeza de terrenos em toda a extensão do bairro Alto das Palmeiras.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/701/indicacao_403.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/701/indicacao_403.pdf</t>
   </si>
   <si>
     <t>Indica limpeza e recolha de entulho em toda extensão dos Bairros Jardim Empyreo I e II</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/702/indicacao_404.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/702/indicacao_404.pdf</t>
   </si>
   <si>
     <t>Indica Indica estudo para implementação de lombada na rua Cel Jose Leme Franco, próximo ao número 1206.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/703/indicacao_405.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/703/indicacao_405.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico na rua Sebastião Guadanini.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/704/indicacao_406.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/704/indicacao_406.pdf</t>
   </si>
   <si>
     <t>Indica estudo para implementação de semáforo no cruzamento das avenidas Sete de Setembro com Joaquim Lopes Aguilla.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/705/indicacao_407.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/705/indicacao_407.pdf</t>
   </si>
   <si>
     <t>Indica pintura de Sinalização de Solo  em toda a extensão do bairro Eroise.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/706/indicacao_408.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/706/indicacao_408.pdf</t>
   </si>
   <si>
     <t>Indica pintura de Sinalização de Solo em toda a extensão do bairro Vila Bancaria.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/707/indicacao_409.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/707/indicacao_409.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma unidade de saúde no bairro Jardim Empyreo</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/708/indicacao_410.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/708/indicacao_410.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma nova escola de ensino fundamental no bairro Jardim Empyreo.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/709/indicacao_411.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/709/indicacao_411.pdf</t>
   </si>
   <si>
     <t>Indica pulverização das ruas e locais de grande frequência de pessoas no nosso município, visando minimizar os riscos de contágio de doenças, em especial do novo Corona Vírus e neutralizar a ação do vírus</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/710/indicacao_412.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/710/indicacao_412.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão da Rua Constantino Afonso Pinck – Vila Bancaria.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/711/indicacao_canata01.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/711/indicacao_canata01.doc</t>
   </si>
   <si>
     <t>Indica o Município se adequar à Lei Blanc que visa ajudar profissionais e organizações culturais.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/713/indica_maxima_urgencia_na_finalizacao_das_obras_da_casa_da_mulher..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/713/indica_maxima_urgencia_na_finalizacao_das_obras_da_casa_da_mulher..doc</t>
   </si>
   <si>
     <t>Indica máxima urgência na finalização das obras da Casa da Mulher.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/715/indica_urgentemente_a_limatur_uma_viabilizacao_com_acoes_para_atender_a_necessidade_frente_ao_covid-19..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/715/indica_urgentemente_a_limatur_uma_viabilizacao_com_acoes_para_atender_a_necessidade_frente_ao_covid-19..doc</t>
   </si>
   <si>
     <t>Indica urgentemente à LIMATUR, uma viabilização com ações para atender a necessidade frente ao COVID-19.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/716/indica_protocolo_de_acoes_para_conter_o_avanco_no_tocante_ao_covid-19..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/716/indica_protocolo_de_acoes_para_conter_o_avanco_no_tocante_ao_covid-19..doc</t>
   </si>
   <si>
     <t>Indica protocolo de ações para conter o avanço no tocante ao COVID-19.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/717/pintura_de_faixa_de_pedestre_av._sete_de_setembro.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/717/pintura_de_faixa_de_pedestre_av._sete_de_setembro.doc</t>
   </si>
   <si>
     <t>Indica pintura de faixa pedestre na Avenida Sete de Setembro no cruzamentos com a rua Dr. João Francisco Domenico Seródio e  Av. Washington Luiz.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/718/indica_urgentemente_estudos_e_medidas_que_atendam_a_necessidade_de_fiscalizacao_no_tocante_ao_covid-19..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/718/indica_urgentemente_estudos_e_medidas_que_atendam_a_necessidade_de_fiscalizacao_no_tocante_ao_covid-19..doc</t>
   </si>
   <si>
     <t>Indica urgentemente, estudos e medidas que atendam a necessidade de fiscalização no tocante ao COVID-19.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/719/1-indicacao_pintura_das_lombadas_em_toda_a_extensao_da_avenida_herminio_ometto.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/719/1-indicacao_pintura_das_lombadas_em_toda_a_extensao_da_avenida_herminio_ometto.doc</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA PINTURA DAS LOMBADAS FÍSICAS E A SINALIZAÇÃO DAS MESMAS EM TODA A EXTENSÃO DA AVENIDA HERMÍNIO OMETTO.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/720/pintura_de_solo_jd._santa_paula.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/720/pintura_de_solo_jd._santa_paula.doc</t>
   </si>
   <si>
     <t>Indica pintura de solo no bairro Jd. Santa Paula</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/721/indica_urgentemente_alcool_em_gel_para_o_setor_de_pericias_medicas_da_municipalidade..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/721/indica_urgentemente_alcool_em_gel_para_o_setor_de_pericias_medicas_da_municipalidade..doc</t>
   </si>
   <si>
     <t>Indica urgentemente, álcool em gel para o Setor de Perícias Médicas da Municipalidade.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_de_ante_projeto_ricardo_pedofilia.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_de_ante_projeto_ricardo_pedofilia.doc</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipais que remeta a esta Casa projeto de lei nos moldes do anteprojeto que segue em anexo.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/723/troca_de_lampadas_joaquim_lopes_aguila.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/723/troca_de_lampadas_joaquim_lopes_aguila.doc</t>
   </si>
   <si>
     <t>Indica troca de lampadas queimadas com urgência em toda extensão da Avenida Joaquim Lopes Águila</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/726/indicacao_travessia_elevada.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/726/indicacao_travessia_elevada.doc</t>
   </si>
   <si>
     <t>Indica construção de travessia elevada na Avenida Benedito Landgraf, em frente a Rodoviária Municipal José Antunes Filho</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/727/anteprojeto_de_lei_vacinacao.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/727/anteprojeto_de_lei_vacinacao.doc</t>
   </si>
   <si>
     <t>Indica o Anteprojeto de Lei dispondo sobre a Instituição do programa de vacinação domiciliar a idosos com locomoção restrita ao domicílio, e às pessoas portadoras de deficiência com mobilidade reduzida.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/730/recapeamento_asfatico_na_rua_biazo_vicentim_.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/730/recapeamento_asfatico_na_rua_biazo_vicentim_.doc</t>
   </si>
   <si>
     <t>Indica Recapeamento Asfático na Rua Biazo Vicentim.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/731/operacao_tapa_buraco_na_rua_roberto_schwenger.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/731/operacao_tapa_buraco_na_rua_roberto_schwenger.doc</t>
   </si>
   <si>
     <t>Indica Operação tapa buraco na Rua Roberto Schwenger</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/732/indica_ante_projeto_de_lei_para_transporte_de_animais_domesticos_e_cao-guia_em_onibus_circular..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/732/indica_ante_projeto_de_lei_para_transporte_de_animais_domesticos_e_cao-guia_em_onibus_circular..doc</t>
   </si>
   <si>
     <t>Indica Ante Projeto de Lei para transporte de animais domésticos e cão-guia em ônibus circular.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/733/aumento_de_iluminacao_publica_nas_vias_localizadas_atras_do_lago_municipal_dr_enni_jorge_draib_.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/733/aumento_de_iluminacao_publica_nas_vias_localizadas_atras_do_lago_municipal_dr_enni_jorge_draib_.doc</t>
   </si>
   <si>
     <t>Indica aumento de iluminação publica nas vias localizadas atrás do Lago Municipal “Dr Enni Jorge Draib”</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/734/indica_limpeza_de_terreno_e_recolha_de_entulho_no_bairro_parque_sao_manoel.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/734/indica_limpeza_de_terreno_e_recolha_de_entulho_no_bairro_parque_sao_manoel.doc</t>
   </si>
   <si>
     <t>Indica limpeza de terreno e recolha de entulho no bairro Parque São Manoel.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/735/pintura_de_sinalizacao_de_solo_na_rua_luis_dias_dos_santos._.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/735/pintura_de_sinalizacao_de_solo_na_rua_luis_dias_dos_santos._.doc</t>
   </si>
   <si>
     <t>Indica pintura de sinalização de solo na rua Luis Dias dos Santos.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/736/pintura_de_sinalizacao_de_solo_na_rua_roberto_schwenger_.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/736/pintura_de_sinalizacao_de_solo_na_rua_roberto_schwenger_.doc</t>
   </si>
   <si>
     <t>Indica Pintura de sinalização de solo na Rua Roberto Schwenger</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/737/indica_copa_sao_paulo_2021.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/737/indica_copa_sao_paulo_2021.doc</t>
   </si>
   <si>
     <t>Indica realização de trabalho para sediar a copa São Paulo de Futebol Junior no exercício de 2021.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/738/recapeamento_joaquim_silveira_filho.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/738/recapeamento_joaquim_silveira_filho.doc</t>
   </si>
   <si>
     <t>Indica recapeamento na rua Joaquim Silveira Filho, só o quarteirão conforme fotos anexa, Jd. Itamaraty</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/740/indica_construcao_de_calcadao_na_praca_municipal_localizada_em_frente_a_rotatoria_luiz_sandoval.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/740/indica_construcao_de_calcadao_na_praca_municipal_localizada_em_frente_a_rotatoria_luiz_sandoval.doc</t>
   </si>
   <si>
     <t>Indica construção de calçadão na Praça Municipal localizada em frente a rotatória Luiz Sandoval</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/742/indica_maxima_urgencia_na_sanitizacao_em_locais_publicos_que_estao_com_maior_propensao_ao_contagio_e_propagacao_do_covid-19..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/742/indica_maxima_urgencia_na_sanitizacao_em_locais_publicos_que_estao_com_maior_propensao_ao_contagio_e_propagacao_do_covid-19..doc</t>
   </si>
   <si>
     <t>Indica máxima urgência na sanitização em locais públicos que estão com maior propensão ao contágio e propagação do COVID-19.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/743/indica_urgentemente_medidas_necessarias_para_mudar_essa_realidade_estampada_nacionalmente_no_tocante_ao_covid-19..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/743/indica_urgentemente_medidas_necessarias_para_mudar_essa_realidade_estampada_nacionalmente_no_tocante_ao_covid-19..doc</t>
   </si>
   <si>
     <t>Indica urgentemente medidas necessárias para mudar essa realidade estampada nacionalmente no tocante ao COVID-19.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/744/indica__troca_de_lampadas_queimadas_com_urgencia_em_toda_extensao_da_avenida_maria_aparecida_arrais_kock.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/744/indica__troca_de_lampadas_queimadas_com_urgencia_em_toda_extensao_da_avenida_maria_aparecida_arrais_kock.doc</t>
   </si>
   <si>
     <t>Indica  troca de lâmpadas queimadas com urgência em toda extensão da Avenida Maria Aparecida Arrais Kock</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/745/indica_urgentemente_criacao_de_um_protocolo_de_atendimento_ao_sistema_municipal_de_saude_principalmente_para_os_suspeitos_do_covid-19..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/745/indica_urgentemente_criacao_de_um_protocolo_de_atendimento_ao_sistema_municipal_de_saude_principalmente_para_os_suspeitos_do_covid-19..doc</t>
   </si>
   <si>
     <t>Indica urgentemente, criação de protocolo de atendimento ao Sistema Municipal de Saúde principalmente para os suspeitos do COVID-19.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/746/indica_urgentemente_cronograma_de_acoes_por_datas_e_bairros_em_nossa_cidade_no_tocante_a_fiscalizacao_visando_todo_tipo_de_aglomeracao_e_fazendo_o_enfrentamento_do_covid-19..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/746/indica_urgentemente_cronograma_de_acoes_por_datas_e_bairros_em_nossa_cidade_no_tocante_a_fiscalizacao_visando_todo_tipo_de_aglomeracao_e_fazendo_o_enfrentamento_do_covid-19..doc</t>
   </si>
   <si>
     <t>Indica urgentemente, cronograma de ações por datas e bairros em nossa Cidade no tocante a fiscalização visando todo tipo de aglomeração e fazendo o enfrentamento do COVID-19.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/747/indica_urgentemente_disponibilizacao_gratuita_de_alcool_em_gel_no_centro_de_saude_ii..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/747/indica_urgentemente_disponibilizacao_gratuita_de_alcool_em_gel_no_centro_de_saude_ii..doc</t>
   </si>
   <si>
     <t>Indica urgentemente, disponibilização gratuita de álcool em gel no Centro de Saúde II (CSII).</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/748/indica_urgentemente_drive_thru_com_testagem_gratuita_em_massa_nos_funcionarios_publicos_que_prestam_servicos_essenciais_em_todos_os_setores_publicos_no_tocante_ao_covid-19..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/748/indica_urgentemente_drive_thru_com_testagem_gratuita_em_massa_nos_funcionarios_publicos_que_prestam_servicos_essenciais_em_todos_os_setores_publicos_no_tocante_ao_covid-19..doc</t>
   </si>
   <si>
     <t>Indica urgentemente, drive thru com testagem gratuita em massa nos funcionários públicos que prestam serviços essenciais em todos os setores públicos, no tocante ao COVID-19.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/749/indica_urgentemente_um_protocolo_de_atendimento_especifico_para_as_criancas_suspeitas_de_covid-19_vez_o_aumento_significativo..doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/749/indica_urgentemente_um_protocolo_de_atendimento_especifico_para_as_criancas_suspeitas_de_covid-19_vez_o_aumento_significativo..doc</t>
   </si>
   <si>
     <t>Indica urgentemente, um protocolo de atendimento específico para as crianças suspeitas de COVID-19, vez o aumento significativo.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/751/indica_disponibilizacao_de_nova_medida_pela_secretaria_da_educacao_no_tocante_a_entrega_semanal_de_material_didatico_impresso_visando_sanar_aglomeracao_e_riscos_para_os_profissionais_da_educ.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/751/indica_disponibilizacao_de_nova_medida_pela_secretaria_da_educacao_no_tocante_a_entrega_semanal_de_material_didatico_impresso_visando_sanar_aglomeracao_e_riscos_para_os_profissionais_da_educ.doc</t>
   </si>
   <si>
     <t>Indica, disponibilização de nova medida pela Secretaria da Educação na entrega semanal de material didático (impresso), visando sanar aglomeração e riscos para os profissionais da Educação, Pais de alunos no tocante ao Covid-19.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_445.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_445.pdf</t>
   </si>
   <si>
     <t>Indica estudo para tornar sentido único a rua Francisco Lombardi.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/765/indicacao_446.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/765/indicacao_446.doc</t>
   </si>
   <si>
     <t>Indica criação de um número de WhatsApp para combate à violência contra a mulher.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/772/indicacao_447.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/772/indicacao_447.doc</t>
   </si>
   <si>
     <t>Indica poda de árvore na Rua Frederico Hildebrand, defronte ao PSF Dra Nelma Elfrida Tessari Ferreira, Jd. Amália, os galhos estão pegando na afiação conforme foto anexa.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/773/indicacao_448.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/773/indicacao_448.doc</t>
   </si>
   <si>
     <t>Indica conserto de calçada defronte ao PSF Dra Nelma Elfrida Tessari Ferreira, na Rua Frederico Hildebrand, Jd. Amália, tendo em vista que uma pessoa que foi no posto quase caiu, foto anexa.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_449.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_449.doc</t>
   </si>
   <si>
     <t>Indica fazer recape na Rua Monteiro Lobato, especificamente no trecho entre a Rua Professor Domingos Cambiaghi e Rua Cel. José Leme Franco. A rua está com muitos buracos em todo esse trecho, sendo aparentemente inviável a operação tapa buracos, conforme demonstra as fotografias em anexo.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/782/indicacao_450.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/782/indicacao_450.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipais que remeta a esta Casa projeto de lei nos moldes do anteprojeto que segue em anexo que "Regulamenta a instalação e uso de extensão temporária de passeio público, denominada “PARKLET”.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_451.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_451.doc</t>
   </si>
   <si>
     <t>Indica  fazer operação tapa buracos na Rua Sebastião Martinetti. Trata-se de rua de apenas um quarteirão e está com o asfalto bastante danificado. Vale frisar que no período normal de aulas é muito grande o número de veículos, alunos e demais pessoas que utilizam essa rua. Seguem fotos dos buracos em anexo.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/784/indicacao_452.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/784/indicacao_452.doc</t>
   </si>
   <si>
     <t>Indica fazer operação tapa buracos na Rua Roldão Francisco Ferreira esquina com a Rua Gustavo Habermann no Jardim Saulo. Devido os buracos serem na esquina existe um risco muito grande de acidentes. Seguem fotos em anexo.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/785/indicacao_453.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/785/indicacao_453.doc</t>
   </si>
   <si>
     <t>Indica ao Setor de Trânsito do Município que faça estudos no sentido melhorar a sinalização da Rua Adelino Gomes Caetano, defronte à Escola Custódio Ângelo de Lima, pois no período normal de aulas é muito grande o número de veículos, alunos e demais pessoas que utilizam essa rua.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/786/indicacao_454.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/786/indicacao_454.doc</t>
   </si>
   <si>
     <t>Indica e solicito ao Setor competente da Prefeitura do Município que viabilize o mais breve possível a retirada de cimento resinado que encontra-se na Av. Berta Buhrnheim, sob o Trevo da Rodovia Anhanguera, no sentido Interior/Capital.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/787/indicacao_455.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/787/indicacao_455.doc</t>
   </si>
   <si>
     <t>Indica e solicito ao Setor competente da Prefeitura do Município que viabilize o mais breve possível a retirada de pedaços de placa de cimento que ficam na guia da Esquina da Rua Wenceslau Braz com Rua Guilherme Bonfante (atrás do Auto Posto Real), pois o local é uma curva bem acentuada e as placas podem provocar acidentes. Segue em anexo fotografia das placas.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_456.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_456.doc</t>
   </si>
   <si>
     <t>Indica iluminação publica na Rua Eugenio Guerra.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_457.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_457.doc</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/790/indicacao_458.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/790/indicacao_458.doc</t>
   </si>
   <si>
     <t>Indica limpeza de entulho e poda de mato nos terrenos do bairro Jardim São Rafael.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/791/indicacao_459.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/791/indicacao_459.doc</t>
   </si>
   <si>
     <t>Indica limpeza de entulho e poda de mato nos terrenos do bairro Jardim Vanessa</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/792/indicacao_460.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/792/indicacao_460.doc</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico na rua Adelino Bortolatto</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/793/indicacao_461.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/793/indicacao_461.doc</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em toda a extensão do bairro Jardim Vanessa.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/794/indicacao_462.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/794/indicacao_462.doc</t>
   </si>
   <si>
     <t>Indica pintura de Sinalização de Solo  em toda a extensão da Avenida Joaquim Lopes Aguilla</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/800/indicacao_463.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/800/indicacao_463.doc</t>
   </si>
   <si>
     <t>Indica vistoria para avaliação de árvores que estão danificando o passeio público na praça Eurico Zaccariotto localizada no Jd. Quaglia.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/806/indicacao_464.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/806/indicacao_464.doc</t>
   </si>
   <si>
     <t>Indica estudo para melhorias no trânsito no cruzamento entre as ruas José Visentim e José Picolo, no Jd. Graminha</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/808/indicacao_465.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/808/indicacao_465.doc</t>
   </si>
   <si>
     <t>Indica estudo para construção de valeta na Rua Gilson Manoel Leme de Arruda esquina com  rua Altamira Pincke</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/809/indicacao_466.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/809/indicacao_466.doc</t>
   </si>
   <si>
     <t>Indica colocação de mais cadeiras de rodas nos postos de saúde</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/810/indicacao_467.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/810/indicacao_467.pdf</t>
   </si>
   <si>
     <t>Indica construção de uma Unidade de Pronto atendimento no cruzamento da Av. 7 de Setembro com a rua Beijamim Ruas.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_468.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_468.pdf</t>
   </si>
   <si>
     <t>Indica abertura de acesso entre as ruas Francisco Bezerra da Silva Jardim do Parque e rua Ernesto Grossklass.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_469.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_469.doc</t>
   </si>
   <si>
     <t>Indica a intervias novo guarda-corpos de passarelas e viadutos no trecho da cidade de Leme/SP</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_470.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_470.doc</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_471.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_471.doc</t>
   </si>
   <si>
     <t>Indica construção de rotatória na confluência entra a Rua Octavio Mauricio Pommer, Rua José Visentim, Rua Octavio Da Roz e Rua Dra. Haine Maria Aparecida Vasconcellos de Moraes localizado no Jardim Quaglia</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_472.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_472.doc</t>
   </si>
   <si>
     <t>Indico Canaleta de cimento de água pluvial na Rua Palmiro Ferreira Vieira com Rua Ida Morales jardim Amália.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/825/indicacao_473.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/825/indicacao_473.doc</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Adolfo Lodi com Rua José Lopes da Silva jardim Cláudia.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/826/indicacao_474.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/826/indicacao_474.doc</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Manfredo Barbi com a Rua Domingos Tavanielli jardim Cláudia.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/827/indicacao_475.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/827/indicacao_475.doc</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Carlos Guilherme Habermann jardim são José.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/829/indicacao_476.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/829/indicacao_476.doc</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico próximo ao número 284, Rua dos Operários – Barra Funda.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/830/indicacao_477.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/830/indicacao_477.doc</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão da Estrada Municipal Orlando Leme Franco – Leme.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/832/indicacao_478.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/832/indicacao_478.pdf</t>
   </si>
   <si>
     <t>Indica instalação de lixeiras seletivas de material reciclável em pontos diversos do Município.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/833/indicacao_479.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/833/indicacao_479.pdf</t>
   </si>
   <si>
     <t>Indica revitalização da praça Nair Pavan Landgraf. Localizada no bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/834/indicacao_480.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/834/indicacao_480.pdf</t>
   </si>
   <si>
     <t>Indica melhorias Gerais no Jardim Governador.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/835/indicacao_481.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/835/indicacao_481.pdf</t>
   </si>
   <si>
     <t>Indica melhorias Gerais no Bairro Primavera.</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/836/indicacao_482.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/836/indicacao_482.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpadas de iluminação publica no bairro Vila Joest.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_483.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_483.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em toda a extensão da rua Cornélio Tonolli.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/838/indicacao_484.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/838/indicacao_484.pdf</t>
   </si>
   <si>
     <t>Indica melhorias na iluminação da rua  Waldemar  Silenci.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/839/indicacao_485.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/839/indicacao_485.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em toda a extensão da rua Paulo Rebessi.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_486.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_486.pdf</t>
   </si>
   <si>
     <t>Indica estudo para construção de galeria pluvial na rua Eduardo Cardoso, no Jd. Dib</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_487.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_487.pdf</t>
   </si>
   <si>
     <t>Indica estudo para melhorias de trânsito no cruzamento entre as ruas da Amarilis dos Girassóis.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_488.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_488.pdf</t>
   </si>
   <si>
     <t>Indica  troca de lâmpadas queimadas com urgência na entrada do bairro Jd. Imperial</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/846/indicacao_489.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/846/indicacao_489.pdf</t>
   </si>
   <si>
     <t>Indica e solicito a empresa Intervias que viabilize o mais breve possível a retirada de cimento resinado que encontra-se na Av. Berta Buhrnheim, sob o Trevo da Rodovia Anhanguera, no sentido Interior/Capital.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/851/indicacao_490.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/851/indicacao_490.doc</t>
   </si>
   <si>
     <t>Indica abertura de acesso entre as Ruas Francisco Bezerra da Silva  Jardim do Parque e Rua Ernesto Grossklauss.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/852/indicacao_491.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/852/indicacao_491.doc</t>
   </si>
   <si>
     <t>Indico construção de ponto de ônibus com estrutura coberta.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/853/indicacao_492.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/853/indicacao_492.doc</t>
   </si>
   <si>
     <t>Indica Operação tapa buracos, por toda a extensão da Avenida Cassiano de Oliveira, Leme/SP.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/854/indicacao_493.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/854/indicacao_493.doc</t>
   </si>
   <si>
     <t>Indica Sinalização de solo no bairro, Jardim Serelepe Leme/SP.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/855/indicacao_494.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/855/indicacao_494.doc</t>
   </si>
   <si>
     <t>Indica Pintura de lombadas, na Rua Ernesto Grossklauss, Leme/SP.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/856/indicacao_495.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/856/indicacao_495.doc</t>
   </si>
   <si>
     <t>Indica Limpeza, e retirada de entulho e colocação de placa com dizeres: ‘Proibido jogar lixo e entulhos’, na Rua Octavio Mauricio Pommer, Jardim Residencial Quaglia, ao lado da casa n.º 425.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/857/indicacao_496.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/857/indicacao_496.doc</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/858/indicacao_497.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/858/indicacao_497.doc</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_498.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_498.doc</t>
   </si>
   <si>
     <t>Indica melhorias Gerais na Rua Roberto Schwenger.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/860/indicacao_499.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/860/indicacao_499.doc</t>
   </si>
   <si>
     <t>Indica Pulverização para insetos peçonhentos no bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/861/indicacao_500.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/861/indicacao_500.doc</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico na rua dos Operários.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/862/indicacao_501.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/862/indicacao_501.doc</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/863/indicacao_502.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/863/indicacao_502.doc</t>
   </si>
   <si>
     <t>Indica estudo para implementação de semáforo no cruzamento das ruas Padre Julião com rua Querubino Soeiro.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_503.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_503.doc</t>
   </si>
   <si>
     <t>Indica troca de lâmpadas queimadas no bairro Jardim Imperial.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/866/indicacao_504.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/866/indicacao_504.doc</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico próximo ao número 510, Rua Dr. Leônidas Castro Mendes – Bairro Parque Residencial Itamaraty.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_505.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_505.doc</t>
   </si>
   <si>
     <t>Indica construção de rotatória na Avenida Dr. Hermínio Ometto, no cruzamento que dá acesso a Rua Carlos Albers.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_506.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_506.pdf</t>
   </si>
   <si>
     <t>Indica tapar buraco na Rua Márcio Roberto Carraro, altura do nº 159 localizada no Jardim Imperial 2</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/869/indicacao_507.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/869/indicacao_507.pdf</t>
   </si>
   <si>
     <t>limpeza de terreno na Rua Márcio Roberto Carraro, localizada no Jardim Imperial 2</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/870/indicacao_508.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/870/indicacao_508.pdf</t>
   </si>
   <si>
     <t>Indica trocar de lâmpadas queimadas na Rua Márcio Roberto Carraro, localizada no Jardim Imperial 2</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/871/indicacao_509.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/871/indicacao_509.pdf</t>
   </si>
   <si>
     <t>Indico a construção de ponto de ônibus com estrutura coberta.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_510.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_510.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua José Paschoal Jardim Saulo.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/874/indicacao_511.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/874/indicacao_511.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Eufrosino Corrêa e Constantino Augusto Pinck jardim Eloisa.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/875/indicacao_512.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/875/indicacao_512.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Bruno Lazarine jardim Adelina.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/876/indicacao_513.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/876/indicacao_513.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Monteiro Lobato Jardim Santa Rita.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/877/indica_implantacao_de_lombada_na_rua_albina_baldin_no_bairro_jd._empyreo.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/877/indica_implantacao_de_lombada_na_rua_albina_baldin_no_bairro_jd._empyreo.doc</t>
   </si>
   <si>
     <t>Indica implantação de lombada na rua Albina Baldin, no bairro Jd. Empyreo</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_515.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_515.doc</t>
   </si>
   <si>
     <t>Indica Revitalização na calçada de uma das pontes da Rotatória “Praça Nove de Julho”.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_516.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_516.doc</t>
   </si>
   <si>
     <t>Indica tapar buraco e conserto de canaleta no cruzamento das ruas Dr. Eurico Arrais Seródio com a Tomé de Souza e Prof. Domingos Cambiaghi, Fotos anexa.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_517.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_517.doc</t>
   </si>
   <si>
     <t>Indica conserto de valeta na Avenida Visconde de Nova Granada, na rotatória que dá acesso à Avenida Dr. José de Souza Queiroz Filho.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/881/indicacao_518.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/881/indicacao_518.doc</t>
   </si>
   <si>
     <t>Indica placa de sinalização de entrada e saída de veículos pesados na Estrada Municipal Luís Fernando Marchi, na altura do km 7 ( Mineração Bom Retiro).</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/882/indicacao_519.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/882/indicacao_519.doc</t>
   </si>
   <si>
     <t>Indico a Reforma da estrutura da Central da Ambulância do município.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_520.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_520.doc</t>
   </si>
   <si>
     <t>Indica urgentemente, campanhas de conscientização no tocante ao uso do ECO PONTO visando também inibir provocações de incêndios por populares.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/884/indicacao_521.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/884/indicacao_521.doc</t>
   </si>
   <si>
     <t>Indica urgentemente, guarita com vigilância no ECO PONTO para fiscalização.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/885/indicacao_522.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/885/indicacao_522.doc</t>
   </si>
   <si>
     <t>Indica urgentemente, melhor adequação, resguardando a saúde pública local.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/886/indicacao_523.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/886/indicacao_523.doc</t>
   </si>
   <si>
     <t>Indica urgentemente, disponibilização semanalmente de maquinário no ECO PONTO.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_524.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_524.doc</t>
   </si>
   <si>
     <t>Indica urgentemente, informações dos materiais que podem ser depositados no ECO PONTO.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_525.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_525.doc</t>
   </si>
   <si>
     <t>Indica urgentemente, reparo nas lâmpadas queimadas em via pública.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/892/indicacao_526.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/892/indicacao_526.pdf</t>
   </si>
   <si>
     <t>Indica termino do banheiro do Cemitério Municipal</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/893/indicacao_527.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/893/indicacao_527.pdf</t>
   </si>
   <si>
     <t>Indica recapear as ruas do Jd. Eldorado</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/894/1-indicacao_colocar_faixa_de_pedestre_na_rua_joao_serodio.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/894/1-indicacao_colocar_faixa_de_pedestre_na_rua_joao_serodio.doc</t>
   </si>
   <si>
     <t>REALIZAÇÃO DA PINTURA DE FAIXA DE PEDESTRE NA RUA JOÃO ARRAES SERÓDIO – NA ALTURA DO TERMINAL URBANO – CARLOS SIMARELLI.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/896/indicacao_529.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/896/indicacao_529.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Eugênio Ravanini Jardim Primavera</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/897/indicacao_530.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/897/indicacao_530.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Das Amarílis Jardim Nova Leme.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/898/indicacao_531.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/898/indicacao_531.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico Na Avenida Joaquim Lopes Aguila com o cruzamento da rua Joaquim de Góes.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/899/indicacao_532.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/899/indicacao_532.doc</t>
   </si>
   <si>
     <t>Indica Ante Projeto de Lei para transporte de animais domésticos e cão-guia em ônibus circular</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_533.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_533.doc</t>
   </si>
   <si>
     <t>Indica  melhorias no escoamento de agua ao final da rua Waldemar Silenci.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/901/indicacao_534.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/901/indicacao_534.doc</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão do Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/902/indicacao_535.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/902/indicacao_535.doc</t>
   </si>
   <si>
     <t>Indica construção de rotatória no cruzamento entre as rua Joaquim Ortiz de Camargo, Avenida Cassiano de Oliveira e rua Roberto Gallo, no Jd. Imperial.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_536.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_536.doc</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_537.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_537.doc</t>
   </si>
   <si>
     <t>Indica pintura de Sinalização de Solo em toda a extensão do bairro Vila Joest.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_538.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_538.doc</t>
   </si>
   <si>
     <t>Indica operação tapa buraco em toda a extensão da Rua Cassiano de Oliveira, no bairro Imperial I.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_539.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_539.doc</t>
   </si>
   <si>
     <t>Indica operação tapa buraco em toda a extensão da Rua Jose da Costa, no bairro Jardim das Palmeiras.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/908/indicacao_540.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/908/indicacao_540.pdf</t>
   </si>
   <si>
     <t>Indica colocação de academia ao ar livre no bairro Jd. Itamaraty</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_541.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_541.doc</t>
   </si>
   <si>
     <t>Indica conserto de solo na Avenida José Antunes de Lisboa em frente ao n° 873, no bairro Jd. do Bosque.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_542.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_542.doc</t>
   </si>
   <si>
     <t>Indica que se faça demarcação de retorno a esquerda saindo da Av. Carlos Bonfanti para acesso da Av. Mario Covas. Foto Anexa.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/911/indicacao_543.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/911/indicacao_543.doc</t>
   </si>
   <si>
     <t>Indico a instalação de Semáforos nos seguintes cruzamentos, Avenida Doutor Hermínio Ometto com Avenida Doutor Eurico Arrais Seródio.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/912/indicacao_544.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/912/indicacao_544.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de Semáforos no seguinte cruzamento, da Rua Armando Salles de oliveira com Rua Doutor Querubino Soeiro.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/913/indicacao_545.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/913/indicacao_545.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de Semáforo no seguinte cruzamento, da Rua Doutor Armando de Salles de Oliveira com a Praça Manoel Leme.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/914/indicacao_546.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/914/indicacao_546.pdf</t>
   </si>
   <si>
     <t>Indico a Urbanização da Praça Manoel Jacintho de Carvalho Jardim Itamaraty.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_547.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_547.pdf</t>
   </si>
   <si>
     <t>Indico a Reforma do Estádio Municipal Bruno Lazzarini.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/916/indicacao_548.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/916/indicacao_548.pdf</t>
   </si>
   <si>
     <t>Indica vale alimentação aos Funcionários Públicos Municipal.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/918/indicacao_549.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/918/indicacao_549.pdf</t>
   </si>
   <si>
     <t>Indica alteração no estatuto para quê, as mães que são servidoras públicas municipal, com filhos autistas, em tratamento de câncer, doenças graves, lábio leporino ou outras deficiências que necessitam de tratamento especializado possam acompanhá-los.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/919/indicacao_550.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/919/indicacao_550.pdf</t>
   </si>
   <si>
     <t>Indica Sinalização de solo na Rua Evaristo Lissioni, Jardim Santa Paula, Leme/SP</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_551.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_551.pdf</t>
   </si>
   <si>
     <t>Indica Poda em árvores na Avenida Papa João XXIII- Jardim Santa Rita, Leme/SP</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/921/indicacao_552.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/921/indicacao_552.pdf</t>
   </si>
   <si>
     <t>Indica Operação de tapa buraco na rua Dr. Mario Figueira de Mello, Parque Residencial Itamaraty, Leme/SP</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/922/indicacao_553.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/922/indicacao_553.pdf</t>
   </si>
   <si>
     <t>Indico a Construção de uma Praça entre os bairros Jardim Adelina com Jardim Eloisa.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/923/indicacao_554.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/923/indicacao_554.pdf</t>
   </si>
   <si>
     <t>Indica Sinalização de solo ao redor da escola, E.M.E.I Professora Virginia Leme Schwenger Franco, localizado no Parque Residencial Itamaraty, Leme/SP.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/924/indicacao_555.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/924/indicacao_555.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda sua extensão da Rua Emílio Andrielli – Barra Funda.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/925/indicacao_556.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/925/indicacao_556.pdf</t>
   </si>
   <si>
     <t>Indica pintura da sinalização de solo na Estrada Municipal Orlando Leme Franco.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/927/indicacao_557.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/927/indicacao_557.doc</t>
   </si>
   <si>
     <t>Indica pintura de lombada no acesso do Clube de Campo Empyreo</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/928/indicacao_558.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/928/indicacao_558.doc</t>
   </si>
   <si>
     <t>Indica cobertura de ponto de ônibus</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_559.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_559.doc</t>
   </si>
   <si>
     <t>Indico a instalação de Semáforos nos seguintes cruzamentos, Avenida Doutor Hermínio Ometto com a Avenida Doutor Mario Covas Junior</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/937/indicacao_560.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/937/indicacao_560.doc</t>
   </si>
   <si>
     <t>Indica conserto de pavimentação asfáltica na Rua José Marques de Oliveira nas proximidades do número 518, bairro Isabel Cristina.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/938/indicacao_561.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/938/indicacao_561.doc</t>
   </si>
   <si>
     <t>Indica pintura de Sinalização de Solo em toda a extensão do bairro Jardim Livia.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/939/indicacao_562.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/939/indicacao_562.doc</t>
   </si>
   <si>
     <t>Indica operação tapa buraco em toda a extensão da Rua Antônio Mourão esquina com Rua  Fernando Costa, bairro Centro.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_563.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_563.doc</t>
   </si>
   <si>
     <t>Indica Operação tapa buraco em toda a extensão da Av. Visconde de Nova Granada.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/941/indicacao_564.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/941/indicacao_564.doc</t>
   </si>
   <si>
     <t>Indica Operação tapa buraco em toda a extensão do bairro Jardim Renascença.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_565.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_565.doc</t>
   </si>
   <si>
     <t>Indica troca de lâmpada de iluminação pública na rua Gonçalves da Cunha, em frente ao número 387, bairro Centro.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/944/indicacao_566.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/944/indicacao_566.pdf</t>
   </si>
   <si>
     <t>Indica trocar de lâmpadas queimas na Rua Silvia de Oliveira Cury, localizado no Jd. Pavani</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/945/indicacao_567.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/945/indicacao_567.pdf</t>
   </si>
   <si>
     <t>Indica urgentemente, acompanhamento aos pacientes que foram internados pela COVID-19, principalmente aos que necessitaram da UTI em nosso Sistema Municipal de Saúde.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/946/indicacao_568.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/946/indicacao_568.pdf</t>
   </si>
   <si>
     <t>Indica urgentemente, kit de prevenção a covid19 na entrega das cestas básicas pela SADS.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/947/indicacao_569.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/947/indicacao_569.pdf</t>
   </si>
   <si>
     <t>Indica urgentemente, maior disponibilidade nas Tomografias Computadorizadas, bem como, protocolo de atendimento ao Sistema Municipal de Saúde principalmente para os suspeitos da COVID-19.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_570.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_570.pdf</t>
   </si>
   <si>
     <t>Indica urgentemente, testes de RT-PCR gratuitos para sintomáticos da COVID-19.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_571.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_571.pdf</t>
   </si>
   <si>
     <t>Indica urgentemente, reiteração sobre maior conscientização do isolamento social.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_1.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_1.doc</t>
   </si>
   <si>
     <t>Indica trocar de lâmpadas queimas na Rua Joaquim Ortiz de Camargo, localizado no Jd. Eloisa</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_573.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_573.pdf</t>
   </si>
   <si>
     <t>Indica estudo para construção de ponte no cruzamento entre a rua Luiz da Roz e Avenida Carlo Bonfanti.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/953/indicacao_574.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/953/indicacao_574.pdf</t>
   </si>
   <si>
     <t>Indica instalação de energia Solar nas escolas municipais</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_575.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_575.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento de solo na rua Ângelo Capobianco, no Jd. Capitólio.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_576.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_576.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de faixas e outdoors do movimento contra homofobia e respeito ao movimento LGBT+. Segue anexo fotos com modelo.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/957/indicacao_577.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/957/indicacao_577.pdf</t>
   </si>
   <si>
     <t>INDICA Operação de tapa buraco na Rua Abílio Correa Sampaio - Jardim Primavera, Leme/SP.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/958/indicacao_578.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/958/indicacao_578.pdf</t>
   </si>
   <si>
     <t>INDICA Sinalização de solo na Rua João Dellai - Parque Residencial Itamaraty, Leme/SP.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/959/indicacao_579.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/959/indicacao_579.pdf</t>
   </si>
   <si>
     <t>INDICA Limpeza de terrenos no bairro Jardim Residencial Cambuhy – Leme/SP.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/960/indicacao_580.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/960/indicacao_580.pdf</t>
   </si>
   <si>
     <t>INDICA Conserto de canaleta no cruzamento da rua João Pessoa, com a rua Cel. Augusto César - Centro, Leme/SP.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/961/indicacao_581.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/961/indicacao_581.pdf</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_582.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_582.pdf</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_583.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_583.pdf</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_584.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_584.pdf</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/967/indicacao_585.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/967/indicacao_585.pdf</t>
   </si>
   <si>
     <t>Indica Manutenção na ponte que interliga o córrego Taquari ao bairro Pinhal</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/968/indicacao_586.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/968/indicacao_586.pdf</t>
   </si>
   <si>
     <t>Indica melhorias Gerais no bairro Graminha.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/969/indicacao_587.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/969/indicacao_587.pdf</t>
   </si>
   <si>
     <t>Indica melhorias Gerais no bairro Jardim Ana Lucia.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/970/indicacao_588.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/970/indicacao_588.pdf</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/971/indicacao_589.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/971/indicacao_589.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico em toda extensão da rua Constantino Denófrio – Jd. Bom Sucesso.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/972/indicacao_590.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/972/indicacao_590.pdf</t>
   </si>
   <si>
     <t>Indica construção de canaleta na esquina da rua Segundo Faccioli com a rua Machado de Assis – Jd. Ariana.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/973/indicacao_591.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/973/indicacao_591.pdf</t>
   </si>
   <si>
     <t>Indica conserto de concreto da passarela na praça entre a rua Ângelo Consentino e a av. Visconde de Nova Granada. Foto anexa.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_592.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_592.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento asfáltico na Rua Lourenço Leme, Vila Sumaré</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_593.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_593.pdf</t>
   </si>
   <si>
     <t>Indica fiscalização no estabelecimento de venda de areia na Av. Herminio Ometto.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/982/indicacao_594.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/982/indicacao_594.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que remeta a esta Casa, projeto de lei nos moldes do anteprojeto que segue em anexo que "que institui o programa internet gratuita aos alunos matriculados na rede municipal de ensino de Leme/SP”</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_595.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_595.pdf</t>
   </si>
   <si>
     <t>Indica  troca de brinquedos nos parques infantil da cidade.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/987/indicacao_596.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/987/indicacao_596.pdf</t>
   </si>
   <si>
     <t>Indica concessão de auxílio emergencial aos condutores do transporte escolar privado</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_597.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_597.pdf</t>
   </si>
   <si>
     <t>Indica instalação de câmeras de vigilância em pontos de descarte irregular de lixo, entulhos e demais materiais e objetos inservíveis</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_598.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_598.pdf</t>
   </si>
   <si>
     <t>Indica  estudo para a construção de um calçadão de caminhada na Avenida Joaquim Lopes Águila.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1000/indicacao_599.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1000/indicacao_599.pdf</t>
   </si>
   <si>
     <t>Indica conserto de vazamento na caixa d’água do campo de bocha no Jd Santa Marta.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1001/indicacao_600.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1001/indicacao_600.pdf</t>
   </si>
   <si>
     <t>Indica  vistoria em árvore que fica na praça entre as ruas José Baldin e Darcio Tambolini entre o Jd. Nova Santa Rita e Jd. Eloisa.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1002/indicacao_601.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1002/indicacao_601.pdf</t>
   </si>
   <si>
     <t>Indica recape de ruas do Parque São Manoel</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/indicacao_602.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/indicacao_602.pdf</t>
   </si>
   <si>
     <t>Indica Recape de ruas do Jardim das Palmeiras</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_603.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_603.pdf</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_604.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_604.pdf</t>
   </si>
   <si>
     <t>Indica  estudo para implementação de lombada na rua Cel Jose Leme Franco, próximo ao número 1206.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_605.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_605.pdf</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_606.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_606.pdf</t>
   </si>
   <si>
     <t>Indica Operação tapa buraco na Rua Roberto Schwenger.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_607.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_607.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão da Rua Marta Denzim, bairro Itamaraty.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_608.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_608.pdf</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_609.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_609.pdf</t>
   </si>
   <si>
     <t>Indica pintura de Sinalização de Solo em toda a extensão da Avenida Sete de Setembro</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/indicacao_610.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/indicacao_610.pdf</t>
   </si>
   <si>
     <t>Indica pintura de Sinalização de Solo em toda a extensão do bairro Eroise.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/indicacao_611.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/indicacao_611.pdf</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/indicacao_612.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/indicacao_612.pdf</t>
   </si>
   <si>
     <t>Indica colocação de uma torneira para uso diversos dos taxistas no ponto da praça Manoel Leme da antiga  Fepasa.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/indicacao_613.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/indicacao_613.pdf</t>
   </si>
   <si>
     <t>Indica refazer lombadas na Av. Visconde de Nova Granada sendo uma em frente ao nº 240 e outra em frente ao nº 336, pelo motivo das mesmas serem muito baixas e os veículos passar em alta velocidade podendo  causar acidentes.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/indicacao_614.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/indicacao_614.pdf</t>
   </si>
   <si>
     <t>Indica prorrogação de isenção da cobrança de tarifa de água</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_615.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_615.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua André Luiz, Vila Santa Maria.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/indicacao_616.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/indicacao_616.pdf</t>
   </si>
   <si>
     <t>Indica estudo para implantação de lombada na Avenida Joaquim Lopes Águila no cruzamento com a rua Joaquim Mourão</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_617.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_617.pdf</t>
   </si>
   <si>
     <t>Indica Estudo de Impacto Atuarial.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_618.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_618.pdf</t>
   </si>
   <si>
     <t>Indica limpeza de entulho e poda de mato nos terrenos do bairro Jardim Imperial II.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_619.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_619.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Avenida dos Girassóis como calçadas guias e sarjetas no Jardim Nova Leme.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_620.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_620.pdf</t>
   </si>
   <si>
     <t>Indica limpeza em calçadas e terrenos da Av Joaquim Ortiz de Camargo</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_621.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_621.pdf</t>
   </si>
   <si>
     <t>Indica melhorias Gerais no bairro Nova Santa Rita.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_622.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_622.pdf</t>
   </si>
   <si>
     <t>Indica estudo para corte de árvore na Rua Francisco Anitelli, em frente ao n° 251, no Jd. Santa Paula</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/indicacao_623.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/indicacao_623.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão da Rua Dr. Leonidas de Castro Mendes.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_624.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_624.pdf</t>
   </si>
   <si>
     <t>Indica Recapeamento asfáltico em toda a extensão da Av Joao Arrais Serodio Filho.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_625.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_625.pdf</t>
   </si>
   <si>
     <t>Indica Tapa buraco em toda a extensão da Rua Armanda Sandoval.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/indicacao_626.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/indicacao_626.pdf</t>
   </si>
   <si>
     <t>Indica Tapa buraco na Rua Fernando Costa, cruzamento com Rua Joaquim Mourão.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_627.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_627.pdf</t>
   </si>
   <si>
     <t>Indica retirada de árvore comprometida devido a cupins na Rua José Baldin defronte ao nº 193- Jd. Eloisa no local já tem outra árvore plantada, conforme foto anexa.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1043/indicacao_628.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1043/indicacao_628.pdf</t>
   </si>
   <si>
     <t>Indica melhorias no Lago Municipal “Dr. Enni Jorge Draib”.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1044/indicacao_629.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1044/indicacao_629.pdf</t>
   </si>
   <si>
     <t>Indica a revitalização da Praça Nair Pavan Landgraf – Cidade Jardim.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1050/indicacao_630.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1050/indicacao_630.pdf</t>
   </si>
   <si>
     <t>Indica construção de canaletas na rua Major Arthur Franco Mourão com Nelson Polo Vila Bela vista</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1051/indicacao_631.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1051/indicacao_631.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento de solo nos bairros Jd. Imperial I e II</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1052/indicacao_632.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1052/indicacao_632.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de semáforo no cruzamento entre a Rua Joaquim Mourão com a Av. Joaquim Lopes Aguila.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1053/indicacao_633.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1053/indicacao_633.pdf</t>
   </si>
   <si>
     <t>Indica recapeamento de solo na rua Luciano Milanello, no bairro Jd. São José.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1054/indicacao_634.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1054/indicacao_634.pdf</t>
   </si>
   <si>
     <t>Indica iluminação pública na rua João Guerra localizada atrás do Centro Universitário Anhanguera em toda sua extensão</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1055/indicacao_635.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1055/indicacao_635.pdf</t>
   </si>
   <si>
     <t>Indica a criação da disciplina de educação financeira nas escolas da rede municipal de ensino</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1056/indicacao_636.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1056/indicacao_636.pdf</t>
   </si>
   <si>
     <t>Indica a criação de campanha para conscientização da sociedade sobre a importância e a necessidade da Doação de Órgãos e tecidos</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1057/indicacao_637.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1057/indicacao_637.pdf</t>
   </si>
   <si>
     <t>Indica fiscalização intensiva acerca do preço abusivo dos alimentos básicos em supermercados.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1058/indicacao_638.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1058/indicacao_638.pdf</t>
   </si>
   <si>
     <t>Indica tapar buraco na Av. Carlos Bonfanti defronte ao nº 188 Ag INSS. Foto anexa.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1059/indicacao_639.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1059/indicacao_639.pdf</t>
   </si>
   <si>
     <t>Indico a Construção de Canaletas de Cimentos na Rua Augusto Stêncio com Antônio Di Fusco no Residencial Rocco Lenci.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1060/indicacao_640.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1060/indicacao_640.pdf</t>
   </si>
   <si>
     <t>Indico o Recapeamento Asfáltico na Rua Durval Tomazzoti Jardim Capitólio.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1061/indicacao_641.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1061/indicacao_641.pdf</t>
   </si>
   <si>
     <t>Indico a construção de uma Ciclo faixa na avenida Dr. Hermínio Ometto.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1062/indicacao_642.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1062/indicacao_642.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de Semáforos nos seguintes cruzamentos._x000D_
 Avenida Joaquim Lopes Aguila com a Rua Ézio José Molinari.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1063/indicacao_643.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1063/indicacao_643.pdf</t>
   </si>
   <si>
     <t>Indico a instalação de Semáforos no seguinte cruzamento._x000D_
 Avenida Joaquim Lopes Aguila com a Rua Joaquim Mourão</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1064/indicacao_644.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1064/indicacao_644.pdf</t>
   </si>
   <si>
     <t>Indico a Construção de uma Lombada na Rua Coronel José Leme Franco na altura do número 1216 Santa Rita</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1065/indicacao_645.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1065/indicacao_645.pdf</t>
   </si>
   <si>
     <t>Indico a Construção de Ponto de Ônibus com estrutura coberta.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao_646.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao_646.pdf</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_647.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_647.pdf</t>
   </si>
   <si>
     <t>Indica pintura de faixa de pedestre na Avenida Dr. Hermínio Ometto, no cruzamento com a rua Francisco Anitelli.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1071/indicacao_648.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1071/indicacao_648.pdf</t>
   </si>
   <si>
     <t>Indica limpeza em viela localizada as ruas Caramuru e Pedro Alvares Cabral no bairro Nova Santa Rita</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_649.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_649.pdf</t>
   </si>
   <si>
     <t>Indica troca de lâmpadas em viela localizada as ruas Caramuru e Pedro Alvares Cabral no bairro Nova Santa Rita</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_650.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_650.pdf</t>
   </si>
   <si>
     <t>Indica tapar buraco na Praça Rotatório Astério Carrera acesso ao Jardim Quaglia</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_651.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_651.pdf</t>
   </si>
   <si>
     <t>INDICA ao Excelentíssimo Sr. Prefeito Municipal que, junto a Secretária da Saúde que solicitem ao Ministério da Saúde a liberação das verbas para o término da construção da UTI NEONATAL na Santa Casa da nossa Cidade.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/302/1.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/302/1.pdf</t>
   </si>
   <si>
     <t>Aplaudem a Loja Embaleme pelos seus 25 anos de fundação.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/303/2.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/303/2.pdf</t>
   </si>
   <si>
     <t>APELAM PARA EXCELENTISSIMO SENHOR SENADOR MAJOR OLIMPIO, PARA COBRANÇAS DE INICIOS DE NOVOS TESTES CLÍNICOS EM HOSPITAIS ESTADUAIS E FEDERAIS DA SUBSTANCIA FOSFOETANOLAMINA, DA LEI Nº 13.269/16. QUE DÁ AO PACIENTE O DIREITO DO USO.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/304/3.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/304/3.pdf</t>
   </si>
   <si>
     <t>APELAM AO EXMO. SECRETÁRIO DA SAUDÉ DO ESTADO DE SÃO PAULO SR. HENRIQUE GERMANN FERREIRA, SOBRE A CAPACIDADE DA PPI – PROGRAMAÇÃO PACTUAÇÃO INTEGRADA DE 2008</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/305/4.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/305/4.pdf</t>
   </si>
   <si>
     <t>APELAM ao Exmo. SENADOR MAJOR OLÍMPIO SOBRE A CAPACIDADE DA PPI – PROGRAMAÇÃO PACTUAÇÃO INTEGRADA DE 2008.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/306/5.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/306/5.pdf</t>
   </si>
   <si>
     <t>APELA AO EXMO. SR. GOVERNADOR JOÃO DÓRIA PARA COBRANÇAS DE INICIOS DE NOVOS TESTES CLÍNICOS EM HOSPITAIS ESTADUAIS E FEDERAIS DA SUBSTANCIA FOSFOETANOLAMINA SINTÉTICA, DA LEI Nº 13.269/16. QUE DÁ AO PACIENTE O DIREITO DO USO.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/307/6.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/307/6.pdf</t>
   </si>
   <si>
     <t>Aplaudem o Dia Internacional das Mulheres.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/308/7.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/308/7.pdf</t>
   </si>
   <si>
     <t>APRESENTA ESTA MOÇÃO DE APELO AO EXMO. SR. DEPUTADO FEDERAL CORONEL TADEU, QUE CONTINUE NO TRABALHO DA LIBERAÇÃO DA SUBSTÂNCIA FOSFOETANOLAMINA SINTÉTICA.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/309/8.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/309/8.pdf</t>
   </si>
   <si>
     <t>APRESENTA ESTA MOÇÃO DE APELO AO EXMO. SR. DEPUTADO ESTADUAL RICARDO MADALENA, QUE CONTINUE NO TRABALHO DA LIBERAÇÃO DA SUBSTÂNCIA FOSFOETANOLAMINA SINTÉTICA.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/310/9.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/310/9.pdf</t>
   </si>
   <si>
     <t>APRESENTA ESTA MOÇÃO DE APELO AO EXMO. SR. DEPUTADO FEDERAL CELSO UBIRAJARA RUSSOMANNO,SOBRE CONTÍNUO TRABALHO PARA LIBERAÇÃO DA SUBSTÂNCIA FOSFOETANOLAMINA SINTÉTICA.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/371/mocao_10.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/371/mocao_10.pdf</t>
   </si>
   <si>
     <t>APLAUDEM as equipes da Rede Pública e Privada de Saúde do Município de Leme/SP</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/504/mocao_11.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/504/mocao_11.doc</t>
   </si>
   <si>
     <t>APELAM AO EXMO. SR. MINISTRO DA EDUCAÇÃO ABRAHAM BRAGANÇA DE VASCONCELLOS WEINTRAUB, COM RESPEITO A ANTECIPAÇÃO DA FORMATURA DOS CURSOS DE MEDICINA.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/505/mocao_12.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/505/mocao_12.doc</t>
   </si>
   <si>
     <t>APELAM AO EXMO. SR. SECRETÁRIO DA EDUCAÇÃO DO ESTADO DE SÃO PAULO   ROSSIELI SOARES DA SILVA, COM RESPEITO A ANTECIPAÇÃO DA FORMATURA DOS CURSOS DE MEDICINA.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/536/mocao_13.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/536/mocao_13.doc</t>
   </si>
   <si>
     <t>APELAM ao Governador do Estado de São Paulo João Doria para que se adequem ao DECRETO Nº 10.344, DE 8 DE MAIO DE 2020, que regulamenta a Lei nº 13.979, de 6 de fevereiro de 2020, para definir os serviços públicos e as atividades essenciais</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/558/mocao_14.docx</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/558/mocao_14.docx</t>
   </si>
   <si>
     <t>Aplaudem a Campanha Solidária ao Moto Clube Cruz de Ferro Sub Sede Leme, pela doação de cestas básicas para famílias carentes nos municípios de Santa Rita do Passa Quatro, Leme e Porto Ferreira (SP).</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/559/mocao_15.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/559/mocao_15.doc</t>
   </si>
   <si>
     <t>Aplaudem para o Senhor Adelson Ribeiro professor de Kung Fu pelos serviços prestados ao município.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/612/mocao_16.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/612/mocao_16.doc</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/690/mocao_17.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/690/mocao_17.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE Aplauso_x000D_
 Aplaudem a Empresa Peken caçambas pelos seus 21 anos de fundação.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/691/mocao_18.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/691/mocao_18.pdf</t>
   </si>
   <si>
     <t>Aplauso a Diretora Regional do Professorado Paulista Regional Leme/SP, Senhora Tereza Doniseti Faria, pelos anos de dedicado a educação.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/840/mocao_19.doc</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/840/mocao_19.doc</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Bacharel em Medicina RENAN VIEIRA DE BRITO, pela UNIFAE 2020.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/986/mocao_20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/986/mocao_20.pdf</t>
   </si>
   <si>
     <t>APLAUDEM a Deputada Federal MAGDA MOFATTO</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_21.pdf</t>
   </si>
   <si>
     <t>Aplauso a Santa Casa de Leme, a saber a sua equipe técnica na pessoa do Dr. Henrique Cataldo da Costa e Dr.  Allan Cassio Trivelato, pelo bom tratamento aos pacientes em tratamento contra COVID-19.</t>
   </si>
   <si>
     <t>PARJ</t>
   </si>
   <si>
     <t>Parecer Jurídico</t>
   </si>
   <si>
     <t>CCJR - Comissão de Constituição, Justiça e Redação</t>
   </si>
   <si>
     <t>Parecer contrário ao Projeto de Lei Ordinário nº 55/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/618/parecer_elias.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/618/parecer_elias.pdf</t>
   </si>
   <si>
     <t>OFÍCIO/PARECER OU VOTO CONTRÁRIO - COMISSÃO DE ORÇAMENTO, FINANÇAS E CONTABILIDADE_x000D_
 Referente ao Projeto de Lei nº 55/20.</t>
   </si>
   <si>
     <t>OFLEG</t>
   </si>
   <si>
     <t>Ofício Legislativo</t>
   </si>
   <si>
     <t>Conselho Tutelar de Leme</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/435/of_183-20_-_conselho.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/435/of_183-20_-_conselho.pdf</t>
   </si>
   <si>
     <t>Referente ao Projeto de Lei Complementar nº 13/2020</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>Outros</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/758/oficio_n_071_2020_cgg.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/758/oficio_n_071_2020_cgg.pdf</t>
   </si>
   <si>
     <t>Documento protocolado através do número 941._x000D_
 Resposta ao Requerimento 71/2020.</t>
   </si>
   <si>
     <t>SAECIL</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/598/cmrl-bt01_114997.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/598/cmrl-bt01_114997.pdf</t>
   </si>
   <si>
     <t>Resultado das análises de água referente ao mês de maio/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/647/lista_sf.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/647/lista_sf.pdf</t>
   </si>
   <si>
     <t>Cópia da Lista de Presença da Audiência Pública da Discussão da LDO 2021.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/562/of.88-20_respreq_02.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/562/of.88-20_respreq_02.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 02/2020.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/814/cmrl_bt02_134915.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/814/cmrl_bt02_134915.pdf</t>
   </si>
   <si>
     <t>Resultados das Análises de Água referente ao mês de julho/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/563/of.110-20_respreq_01.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/563/of.110-20_respreq_01.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 01/2020.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/990/of.114-20_saecil.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/990/of.114-20_saecil.pdf</t>
   </si>
   <si>
     <t>Encaminha os resultados das Análises de Água referentes ao mês de Agosto/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/564/of.145-20_respreq_20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/564/of.145-20_respreq_20.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 20/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/577/of.158-20_sma_resp_ind_195.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/577/of.158-20_sma_resp_ind_195.pdf</t>
   </si>
   <si>
     <t>Resposta à Indicação nº 195/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/578/of.159-20_sma_resp_ind_198.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/578/of.159-20_sma_resp_ind_198.pdf</t>
   </si>
   <si>
     <t>Resposta à Indicação nº 198/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/565/of.168-20_respreq_22_a_27.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/565/of.168-20_respreq_22_a_27.pdf</t>
   </si>
   <si>
     <t>Respostas aos Requerimentos nºs 22 a 27/2020.</t>
   </si>
   <si>
     <t>Secretaria do Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/501/of.169-20_sma_respind_305.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/501/of.169-20_sma_respind_305.pdf</t>
   </si>
   <si>
     <t>Resposta à Indicação nº 305/2020.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>Controladoria Geral do Município</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/816/of.185-20-cgm.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/816/of.185-20-cgm.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício Enviado nº 292/2020, que encaminha Ofício da Ouvidoria nº 12/20.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/568/of.193-20_respreq_19.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/568/of.193-20_respreq_19.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 19/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/569/of.194-20_respreq_28.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/569/of.194-20_respreq_28.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 28/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/570/of.195-20_respreq_29.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/570/of.195-20_respreq_29.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 29/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/571/of.196-20_respreq_32.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/571/of.196-20_respreq_32.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 32/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/572/of.199-20_respreq_38.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/572/of.199-20_respreq_38.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 38/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/567/of.203-20_respreq_40.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/567/of.203-20_respreq_40.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 40/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/566/of.204-20_respreq_37.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/566/of.204-20_respreq_37.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 37/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/573/of.218-20_respreq_41.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/573/of.218-20_respreq_41.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 41/2020.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/778/of.245-20_gp.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/778/of.245-20_gp.pdf</t>
   </si>
   <si>
     <t>Solicitação de prazo ao Requerimento nº 39/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/574/of.251-20_respreq_39.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/574/of.251-20_respreq_39.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 39/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/575/of.261-20_respreq_34.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/575/of.261-20_respreq_34.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 34/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/576/of.262-20_respreq_35.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/576/of.262-20_respreq_35.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 35/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/441/of._267-20_lei_c.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/441/of._267-20_lei_c.pdf</t>
   </si>
   <si>
     <t>Encaminha a Lei Complementar nº 826, de 17 de abril de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/442/of.268-20_gp_lei.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/442/of.268-20_gp_lei.pdf</t>
   </si>
   <si>
     <t>Encaminha a Lei Ordinária nº 3.904, de 17 de abril de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/457/of.275-20_leis.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/457/of.275-20_leis.pdf</t>
   </si>
   <si>
     <t>Encaminha as Leis Ordinárias nºs 3.905, 3.906 e 3.907 de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/479/of.276-20_leic_820a.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/479/of.276-20_leic_820a.pdf</t>
   </si>
   <si>
     <t>Encaminha a Lei Complementar nº 820, de 26 de março de 2020.</t>
   </si>
   <si>
     <t>Secretaria de Finanças, Claudemir Aparecido Borges</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/530/of.282-20_sf_decreto.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/530/of.282-20_sf_decreto.pdf</t>
   </si>
   <si>
     <t>Encaminha o Decreto Municipal nº 7.412, de 13 de maio de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/480/of.296-20__leis.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/480/of.296-20__leis.pdf</t>
   </si>
   <si>
     <t>Encaminha as Leis Ordinárias nºs 3.908 e 3.909, de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/481/of.297-20_leic.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/481/of.297-20_leic.pdf</t>
   </si>
   <si>
     <t>Encaminha a Lei Complementar nº 827, de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/485/of.302-20_resp_req_49.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/485/of.302-20_resp_req_49.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 49/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/494/of.305-20_urg.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/494/of.305-20_urg.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concedida URGÊNCIA na tramitação do Projeto de Lei nº 38/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/495/of.306-20_urg.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/495/of.306-20_urg.pdf</t>
   </si>
   <si>
     <t>Solicita que seja concedida URGÊNCIA na tramitação do Projeto de Lei nº 39/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/491/of.307-20_resp_reqs.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/491/of.307-20_resp_reqs.pdf</t>
   </si>
   <si>
     <t>Resposta aos Requerimentos nºs 56, 58, 60, 61 e 63/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/493/of.310-20_resp_req_59.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/493/of.310-20_resp_req_59.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 59/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/498/of.311-20_lei_3910.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/498/of.311-20_lei_3910.pdf</t>
   </si>
   <si>
     <t>Encaminha a Lei Ordinária nº 3.910, de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/499/of.312-20_leisc.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/499/of.312-20_leisc.pdf</t>
   </si>
   <si>
     <t>Encaminha as Leis Complementares nºs 828 e 829, de 2020.</t>
   </si>
   <si>
     <t>Encaminha o Decreto Municipal nº 7.420 de 29/05/20._x000D_
 "Abre créditos adicionais extraordinários e dá outras providências"_x000D_
 R$ 249.390,00</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/532/of.330-20_leis.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/532/of.330-20_leis.pdf</t>
   </si>
   <si>
     <t>Encaminha as Leis Ordinárias nºs: 3.911, 3.912, 3.913, 3.914 e 3.915, de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/533/of.331-20_leic_830.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/533/of.331-20_leic_830.pdf</t>
   </si>
   <si>
     <t>Encaminha a Lei Complementar nº 830, de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/597/cmrl-bt01_114994.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/597/cmrl-bt01_114994.pdf</t>
   </si>
   <si>
     <t>Decreto Municipal nº 7.423 de 03 de junho de 2020. "Abre créditos adicionais extraordinários e dá outras providências".</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/653/of.347-20_sf_decretos.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/653/of.347-20_sf_decretos.pdf</t>
   </si>
   <si>
     <t>Encaminha os Decretos nºs 7.432 e 7.433.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/561/cmrl-bt01_114837.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/561/cmrl-bt01_114837.pdf</t>
   </si>
   <si>
     <t>Anexo ao Projeto de Lei nº 55/2020</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/587/of.353-20_leis.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/587/of.353-20_leis.pdf</t>
   </si>
   <si>
     <t>Encaminha as Leis Ordinárias nºs 3.916, 3.917, 3.918 e 3.919, de 2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/588/of.354-20_leic_831.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/588/of.354-20_leic_831.pdf</t>
   </si>
   <si>
     <t>Encaminha a Lei Complementar nº 831, de 01/06/2020.</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/622/of.367-20_leis.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/622/of.367-20_leis.pdf</t>
   </si>
   <si>
     <t>Encaminha as Leis Ordinárias nºs:_x000D_
 3.920, 3.921, 3.922, 3.923, 3.924 e 3.925, de 2020.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/652/of.381-20_leis.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/652/of.381-20_leis.pdf</t>
   </si>
   <si>
     <t>Encaminha as Leis Ordinárias nºs 3.926, 3.927 e 3.928, de 2020.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/889/of_378_2020_-_comunicacao_de_liberacao_de_recursos_-_ctr_0523190-72_-_leme.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/889/of_378_2020_-_comunicacao_de_liberacao_de_recursos_-_ctr_0523190-72_-_leme.pdf</t>
   </si>
   <si>
     <t>Comunicação de Liberação de Recursos.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/655/of.387-20_just_pl_64.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/655/of.387-20_just_pl_64.pdf</t>
   </si>
   <si>
     <t>Justificativa para o Projeto de Lei Ordinária nº 64/20.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/684/cmrl-bt01_115449.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/684/cmrl-bt01_115449.pdf</t>
   </si>
   <si>
     <t>Encaminha Leis Ordinárias nº3929 a 3931/20</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/753/oficio_n_408_20_gp.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/753/oficio_n_408_20_gp.pdf</t>
   </si>
   <si>
     <t>Encaminha Leis Ordinárias nº 3932 e 3933/20</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/725/cmrl-bt01_115640.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/725/cmrl-bt01_115640.pdf</t>
   </si>
   <si>
     <t>Encaminha Leis ordinárias nº 3934 e 3935/2020</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1046/cmrl-bt01_118143.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1046/cmrl-bt01_118143.pdf</t>
   </si>
   <si>
     <t>Comunicação de Liberação de Recursos - Caixa Econômica Federal</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/759/of.426-20_decretos.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/759/of.426-20_decretos.pdf</t>
   </si>
   <si>
     <t>Encaminha cópia dos Decretos Municipais nºs 7.450 e 7.451, de 2020.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/754/oficio_no_427_20_gp.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/754/oficio_no_427_20_gp.pdf</t>
   </si>
   <si>
     <t>Encaminha Leis Complementares nº 832, 833, 834, 835/2020</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/752/oficio_no_428_20_prefeito.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/752/oficio_no_428_20_prefeito.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 74/2020, do vereador Alexandre dos S. Leme</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/757/of.432-20_resp_req_101.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/757/of.432-20_resp_req_101.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº 101/2020.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/762/of.439-20_leis.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/762/of.439-20_leis.pdf</t>
   </si>
   <si>
     <t>Encaminha as Leis Ordinárias nºs 3.936, 3.937 e 3.938, de 10 de julho de 2020.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/767/of.472-20_sf.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/767/of.472-20_sf.pdf</t>
   </si>
   <si>
     <t>Encaminha o Decreto Municipal nº 7.457, de 24 de julho de 2020.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/895/of.476-20_leis.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/895/of.476-20_leis.pdf</t>
   </si>
   <si>
     <t>Encaminha as Leis Ordinárias: 3.940, 3.941, 3.942, 3.943, 3.945, 3.946, 3.947, 3.948, 3.949, 3.950 e 3.951.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/779/of.481-20_smf.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/779/of.481-20_smf.pdf</t>
   </si>
   <si>
     <t>Documento protocolado como Ofício Administrativo através do número 995/2020. _x000D_
 Proposta orçamentária, estudos e estimativas da Receita para o exercício de 2021.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/798/of.487-20_sf.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/798/of.487-20_sf.pdf</t>
   </si>
   <si>
     <t>Encaminha cópia dos Decretos Municipais nºs 7.462 e 7.464.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/943/cmrl-bt01_117181.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/943/cmrl-bt01_117181.pdf</t>
   </si>
   <si>
     <t>Declaração do Ordenador de Despesas ao PLC nº 23/2020.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/991/of.491-20_lei_3952.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/991/of.491-20_lei_3952.pdf</t>
   </si>
   <si>
     <t>Encaminha a Lei Ordinária nº 3.952, de 27 de agosto de 2020.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/992/of.495-20_lei_3954.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/992/of.495-20_lei_3954.pdf</t>
   </si>
   <si>
     <t>Encaminha a Lei Ordinária nº 3.954, de 03 de setembro de 2020.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/993/cmrl-bt01_117352.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/993/cmrl-bt01_117352.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de vias públicas</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/997/cmrl-bt01_117377.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/997/cmrl-bt01_117377.pdf</t>
   </si>
   <si>
     <t>Encaminha Lei Ordinária nº 3955, de 10 de setembro de 2020.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/848/of.508-20_cont_sf.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/848/of.508-20_cont_sf.pdf</t>
   </si>
   <si>
     <t>Encaminha os Decretos Municipais nº 7.468 e 7.469.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/890/of.514-20_smf.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/890/of.514-20_smf.pdf</t>
   </si>
   <si>
     <t>Comunica sobre realização de audiência pública para apresentação do Projeto de Lei Orçamentária Anual de 2021.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/cmrl-bt01_117791.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/cmrl-bt01_117791.pdf</t>
   </si>
   <si>
     <t>Encaminha uma via das Leis nºs 3.956 e 3.957 de 16 de setembro de 2020.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>Claudemir Aparecido Borges, Secretaria do Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1069/of.525-20_ref_pl_87-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1069/of.525-20_ref_pl_87-20.pdf</t>
   </si>
   <si>
     <t>Encaminha o Ofício nº 433/2020-SMA, referente ao Projeto de Lei nº 87/2020.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1070/of.526-20_ref_pl_88-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1070/of.526-20_ref_pl_88-20.pdf</t>
   </si>
   <si>
     <t>Encaminha o Ofício nº 433/2020-SMA, referente ao Projeto de Lei nº 88/2020.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1072/of.528-20_lei_3958.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1072/of.528-20_lei_3958.pdf</t>
   </si>
   <si>
     <t>Encaminha a Lei Ordinária nº 3.958/2020.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/981/cmrl-bt01_117247.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/981/cmrl-bt01_117247.pdf</t>
   </si>
   <si>
     <t>Decretos Municipais nºs 7480 a 7482</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>Secretaria de Finanças</t>
   </si>
   <si>
     <t>Balancete de Receita Consolidado referente ao mês de junho e julho de 2020._x000D_
 Documento já cadastrado no sistema como Ofício Administrativo nº 549/2020 e protocolo: 1218/2020.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/994/cmrl-bt01_117399.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/994/cmrl-bt01_117399.pdf</t>
   </si>
   <si>
     <t>Envio do Decreto Municipal nº 7489 que criou créditos extraordinários para a cobertura de despesas necessárias ao combate ao COVID-19</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/cmrl-bt01_117704.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/cmrl-bt01_117704.pdf</t>
   </si>
   <si>
     <t>Realização de audiência pública para a prestação de contas do Segundo Quadrimestre da LDO 2020</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>Claudemir Aparecido Borges, Secretaria de Finanças</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1045/cmrl-bt01_118108.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1045/cmrl-bt01_118108.pdf</t>
   </si>
   <si>
     <t>Encaminha o Decreto Municipal nº 7496 de 21 de setembro de 2020.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1048/cmrl-bt01_118148.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1048/cmrl-bt01_118148.pdf</t>
   </si>
   <si>
     <t>Encaminha uma via do Decreto Municipal nº 7.498 de 22 de setembro de 2020.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1076/cmrl-bt01_118289.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1076/cmrl-bt01_118289.pdf</t>
   </si>
   <si>
     <t>Encaminha o Decreto Municipal nº 7.499, de 28/09/2020.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/930/agosto_29_-_leme_-_presidente_da_camara.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/930/agosto_29_-_leme_-_presidente_da_camara.pdf</t>
   </si>
   <si>
     <t>Felicitações ao 125º aniversário do Município de Leme._x000D_
 Deputado Estadual Adalberto Freitas.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>Secretaria de Saúde</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/678/cmrl-bt01_115386.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/678/cmrl-bt01_115386.pdf</t>
   </si>
   <si>
     <t>Resposta ao Requerimento nº89/2020. do vereador Ricardo Pinheiro de Assis</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/817/cmrl-bt01_116632.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/817/cmrl-bt01_116632.pdf</t>
   </si>
   <si>
     <t>Crédito de Recursos Financeiros - Orçamento Geral da União</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1077/cmrl-bt01_118442.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1077/cmrl-bt01_118442.pdf</t>
   </si>
   <si>
     <t>Crédito de Recursos Financeiros - Orçamento Geral da União ref. Contrato de Repasse OGU MS 812958/2014 - Operação 1021319-78</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>10196</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/812/of.196-20_educacao.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/812/of.196-20_educacao.pdf</t>
   </si>
   <si>
     <t>Documento registrado com o protocolo: 956/20._x000D_
 Resposta à Indicação de nº 410/2020.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>12459</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/777/of.12459_saude_sp.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/777/of.12459_saude_sp.pdf</t>
   </si>
   <si>
     <t>Resposta à Moção de Apelo nº 77/2019 e Ofício Enviado nº 732/2019.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>12460</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/978/cmrl-bt01_117240.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/978/cmrl-bt01_117240.pdf</t>
   </si>
   <si>
     <t>Requerimento de Congratulações apresentado pela Assembleia Legislativa do Estado de São Paulo pelo aniversário do Município de Leme._x000D_
 Deputado Estadual Gil Diniz.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Documento Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/998/cmrl-bt01_117387.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/998/cmrl-bt01_117387.pdf</t>
   </si>
   <si>
     <t>Encaminha Lei complementar nº 836, de 10 de setembro de 2020</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10278,51 +10278,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/372/plc_13_2020_.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/373/pl_30_20.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/374/pl_31_20.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/375/pl_32_20.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/376/pl_33_20.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/377/requerimento_especial_sessao.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/401/requerimento_especial_sessao_07.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/402/requerimento_especial_08.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/418/pl_20_20.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/419/pl_24_20.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/443/req_especial_retirada_voto_de_pesar_55_20.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/453/req_esp_12.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/475/req_esp_13.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/602/pl_58_20_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/617/requerimento_especial_17.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/648/pl_59_20__-.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/649/pl_60_20__-_copia.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/650/pl_62_20_.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/673/requerimento_especial_21.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/395/pelom_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/664/cmrl-bt01_115281.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/339/plc_1.20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/340/plc_2.20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/341/plc_3.20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/342/plc_4.20.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/343/proc_09-20_-_plc_05-20_compactado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/344/plc_6.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/345/plc_7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/346/plc_8.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/347/plc_10.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/348/plc_11.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/349/plc12.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/338/cmrl-bt01_114075.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/378/of._255-20-gp_-_plc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/439/of_264-20_gp_plc.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/455/of.269-20_gp_plc.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/456/of.273-20_plc_17-20.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/484/of.298-20_plc_18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/579/cmrl-bt01_114873.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/665/cmrl-bt01_115286.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/680/cmrl-bt01_115392.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/682/cmrl-bt01_115433.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/932/of.486-20_plc_23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/980/of.494-20_plc_24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/of.514-20_plc_25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/354/pl_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/355/pl_02.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/356/pl_03.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/358/pl_04.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/359/pl_5.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/360/pl_06.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/361/pl_07.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/362/pl_08.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/363/pl_09.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/364/pl_10.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/365/pl_11.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/366/pl_12.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/367/pl_13.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/379/pl_14.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/380/pl_15.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/381/pl_16.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/382/pl_17.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/383/pl_18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/384/pl_19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/385/pl_20.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/386/pl_21.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/387/pl_22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/388/pl_23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/389/pl_24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/390/pl_25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/391/pl_26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/392/pl_27.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/393/pl_28.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/394/pl_29.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/350/oficio_247-20_-_gp_-_pl.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/351/oficio_248-20_-_gp_-_pl.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/352/oficio_249-20_-_gp_-_pl.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/353/of_250-20_-_pl.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/437/cmrl-bt01_114378.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/438/of._263-20_-_pl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/440/of_265-20_gp_pl.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/454/of.266-20_gp_pl.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/458/of.271-20_pl_38.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/459/of.272-20_pl_39.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/460/of.278-20_pl_40.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/478/of.282-20_pl_41.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/482/of.285-20_pl_42.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/483/of.286-20_pl_43.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/492/of.304-20_pl_44.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/496/of.288-20_pl_45.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/497/of.313-20_pl_46.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/502/of.323-20_pl_47.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/531/of.326-20_pl_48.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/534/of.327-20_pl_49.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/549/of.332-20_pl_50.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/550/of.335-20_pl_51.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/551/of.340-20_pl_52.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/552/of.342-20_pl_53.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/553/of.343-20_pl_54.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/554/of.344-20_pl_55.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/582/of.352-20_pl_56.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/590/of359-20_pl_57.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/591/of.360-20_pl_58.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/620/of.365-20_pl_59.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/621/of.366-20_pl_60.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/623/of.316-20_pl_61.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/645/cmrl-bt01_115132.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/651/of.378-20_pl_63.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/654/of.383-20_pl_64.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/656/pl_65.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/675/cmrl-bt01_115369.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/683/cmrl-bt01_115440.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/760/of.437-20_pl_68.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/761/of.441-20_pl_69.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/768/of.444-20_pl_70.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/769/of.445-20_pl_71.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/770/of.446-20_pl_72.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/771/of.450-20_pl_73.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/799/pl_nome_do_poco_do_taquari.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/815/cmrl-bt01_116584.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/818/of.454-20_pl_76.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/831/of.456-20_pl_77.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/847/cmrl-bt01_116687.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/849/of.468-20_pl_79_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/891/of.473-20_pl_80.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/929/of.484-20_pl_81.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/931/cmrl-bt01_117161.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/962/cmrl-bt01_117226.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/996/of.505-20_pl_84.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/999/of.590-20_pl_85.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/of.515-20_pl_86.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/cmrl-bt01_117782.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/cmrl-bt01_117785.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1049/cmrl-bt01_118153.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2408/proc_157-20_-_pl_90-20.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2410/proc_158-20_-_pl_91-20.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2411/proc_159-20_-_pl_92-20.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2412/proc_161-20_-_pl_93-20.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2413/proc_168-20_-_pl_94-20.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2414/proc_171-20_-_pl_95-20.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2415/proc_178-20_-_pl_96-20.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2416/proc_179-20_-_pl_97-20.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2417/proc_180-20_-_pl_98-20.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2418/proc_190-20_-_pl_99-20.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2419/proc_193-20_-_pl_100-20.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2420/proc_194-20_-_pl_101-20.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2421/proc_197-20_-_pl_102-20.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2422/proc_198-20_-_pl_103-20.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/397/pd_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/398/pd_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/399/pd_3.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/400/pd_4.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/592/pdl_05.20.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/776/decreto_06.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/396/pr_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_resolucao_plenario_virtual_02.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_resolucao_03.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/560/projeto_de_resolucao_04.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/729/cmrl-bt01_115769.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1197/proc_156-20_-_pr_06-20.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1198/proc_182-20_-_pr_07-20.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/proc_187-20_-_pr_08-20.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/proc_188-20_-_pr_09-20.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/599/of.357-20_subst_plc_19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/676/cmrl-bt01_115380.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/6/emenda_substitutiva_02.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/416/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/417/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/674/cmrl-bt01_115364.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/257/1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/258/2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/259/3.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/260/4.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/261/5.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/262/6.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/263/7.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/264/8.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/265/9.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/266/10.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/267/11.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/268/12.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/269/13.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/270/14.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/271/15.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/272/16.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/273/17.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/274/18.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/275/19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/276/20.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/277/21.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/278/22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/279/23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/280/24.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/281/25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/282/26.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/283/27.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/284/28.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/285/29.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/286/30.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/287/31.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/288/32.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/289/33.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/290/34.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/291/35.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/292/36.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/293/37.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/294/38.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/295/39.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/296/40.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/297/41.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/298/42.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/299/43.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/300/44.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/311/45.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/301/46.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/312/47.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/313/48.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/314/49.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/315/50.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/316/51.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/317/cmrl-bt01_114047.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/337/cmrl-bt01_114102.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/357/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/411/cmrl-bt01_114331.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/412/56.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/415/57.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/420/requerimento_58.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_59.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/422/requerimento_60.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/423/requerimento_61.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/425/requerimento_62.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/427/requerimento_63.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_64.doc.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/444/requerimento_65.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/445/requerimento_66.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/450/requerimento_67.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/451/requerimento_68.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_69.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_70.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/516/requerimento_71.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/538/requerimento_72.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/547/requerimento_73.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/555/requerimento_74.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_75.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/581/voto_de_pesar_jaime_zero.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/583/requerimento_77.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/584/requerimento_78.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/585/requerimento_79.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/594/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/596/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/600/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/603/3-mocao_de_aplauso_edna.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/609/requerimento_84.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/626/requerimento_85.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/628/requerimento_86.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/629/requerimento_87.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/643/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/646/requerimento_89.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_90.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/658/requerimento_91.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/662/requerimento_92.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/663/requerimento_93.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/669/requerimento_94.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/670/requerimento_95.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/687/requerimento.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/688/requerimento.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/699/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/712/voto_de_pesar_-_bravatti.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/714/voto_de_pesar_antonio_mauro_ossuna.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/724/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/728/voto_de_pesar_-_aida.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/739/voto_de_pesar_geraldo_aparecido.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/741/13-requerimento_-_marli_fontes_rodrigues..docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/750/mauro_basso.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/755/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/763/requerimento_107.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/764/requerimento_108.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/766/requerimento_109.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/774/requerimento_110.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/775/requerimento_111.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/780/requerimento_112.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/795/requerimento_113.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_114.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/797/requerimento_115.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/801/requerimento_116.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/802/requerimento_117.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/803/requerimento_118.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/804/requerimento_119.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/805/requerimento_120.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/807/requerimento_121.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/813/requerimento_de_voto_de_pesar_pinheiro.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_123.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/822/requerimento_124.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_125.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/841/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/842/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/850/requerimento_128.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/865/requerimento_129.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/873/voto_de_pesar_joao_luis_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/907/requerimento_131.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/926/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/934/requerimento_134.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/935/requerimento_135.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/936/requerimento_136.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/952/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/956/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/963/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/974/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/977/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/979/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/983/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/984/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1041/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1042/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1047/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1067/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/8/02.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/9/03.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/10/04.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/11/05.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/12/06.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/13/07.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/14/08.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/16/10.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/17/11.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/18/12.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/19/13.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/20/14.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/21/15.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/22/16.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/23/17.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/24/18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/25/19.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/26/20.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/27/21.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/28/22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/29/23.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/30/24.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/31/25.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/32/26.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/33/27.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/34/28.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/35/29.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/36/30.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/37/31.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/38/32.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/39/33.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/40/34.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/41/35.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/42/36.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/43/37.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/44/38.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/45/39.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/46/40.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/47/41.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/48/42.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/49/43.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/50/44.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/51/45.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/52/46.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/53/47.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/54/48.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/55/49.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/57/51.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/58/52.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/59/53.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/60/54.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/61/55.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/62/56.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/63/57.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/64/ind_58.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/65/ind_59.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/66/60.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/67/61.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/68/62.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/69/63.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/70/64.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/71/65.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/72/66.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/73/67.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/74/68.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/75/69.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/76/70.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/77/71.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/78/72.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/80/74.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/81/75.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/82/76.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/83/77.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/84/78.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/85/79.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/86/80.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/87/81.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/88/82.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/89/83.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/90/84.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/91/85.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/92/86.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/93/87.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/94/88.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/95/89.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/96/90.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/97/91.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/98/92.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/99/93.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/100/94.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/101/95.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/102/96.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/104/98.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/105/99.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/106/100.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/107/101.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/108/102.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/109/103.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/110/104.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/111/105.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/112/106.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/113/107.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/114/108.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/115/109.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/116/110.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/117/111.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/118/112.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/119/113.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/120/114.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/121/115.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/122/116.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/123/117.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/124/118.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/125/119.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/126/120.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/127/121.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/128/122.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/129/123.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/130/124.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/131/125.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/133/127.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/134/128.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/135/129.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/136/130.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/137/131.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/138/132.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/139/133.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/140/134.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/141/135.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/142/136.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/143/137.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/144/138.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/145/139.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/146/140.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/149/143.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/150/144.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/152/146.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/153/147.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/154/148.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/155/149.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/156/150.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/157/151.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/158/152.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/159/153.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/160/154.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/161/155.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/162/156.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/163/157.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/164/158.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/165/159.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/166/160.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/167/161.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/168/162.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/170/164.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/171/165.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/172/166.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/173/167.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/174/168.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/175/169.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/176/170.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/177/171.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/178/172.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/179/173.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/180/174.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/181/175.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/182/176.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/183/177.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/184/178.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/185/179.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/186/180.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/187/181.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/188/182.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/189/183.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/190/184.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/191/185.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/192/186.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/193/187.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/194/188.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/195/189.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/196/190.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/197/191.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/198/192.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/199/193.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/200/194.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/201/195.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/202/196.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/203/197.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/204/198.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/205/199.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/206/200.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/207/201.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/208/202.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/209/203.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/210/204.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/211/205.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/212/206.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/213/207.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/214/208.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/215/209.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/216/210.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/217/211.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/218/212.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/219/213.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/220/214.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/221/215.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/222/216.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/223/217.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/224/218.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/225/219.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/226/220.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/227/221.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/228/222.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/229/223.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/230/224.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/231/225.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/232/226.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/233/227.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/234/228.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/235/229.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/236/230.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/237/231.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/238/232.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/239/233.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/240/234.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/241/235.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/242/236.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/243/237.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/244/238.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/245/239.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/246/240.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/247/241.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/248/242.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/249/243.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/250/244.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/251/245.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/252/246.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/253/247.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/254/248.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/255/249.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/256/250.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/318/251.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/319/252.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/320/253.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/321/254.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/322/255.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/323/256.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/324/257.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/325/258.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/326/259.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/327/260.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/328/261.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/329/262.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/330/263.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/331/264.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/332/265.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/333/266.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/334/267.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/335/268.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/336/269.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/369/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/403/ind._273.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/404/274.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/405/275.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/406/276.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/407/277.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/408/278.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/409/279.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/410/280.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/413/281.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/414/282.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_283.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_284.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_285.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_286.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_287.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_288.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_289.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_290.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_291.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_292.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_293.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_294.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_295.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_296.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/462/indicacao_297.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_298.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/464/indicacao_299.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/465/indicacao_300.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_301.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_302.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/468/indicacao_303.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/469/indicacao_304.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/470/indicacao_305.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_306.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/474/indicacao_307.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_308.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_309.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_310.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_311.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_312.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_313.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/490/indicacao_314.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_315.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/506/indicacao_316.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_317.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_318.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_319.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_320.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_321.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_322.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_323.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_324.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/517/indicacao_325.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/518/indicacao_326.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_327.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_328.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/521/indicacao_329.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/522/indicacao_330.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_331.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_332.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_333.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_334.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/527/indicacao_335.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/528/indicacao_336.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/529/indicacao_337.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/535/indicacao_338.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/537/indicacao_339.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/539/indicacao_340.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/540/indicacao_341.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/541/indicacao_342.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao_343.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao_344.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/544/indicacao_345.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/545/indicacao_346.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_347.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_348.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao_349.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/604/indicacao_352.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/605/indicacao_353.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/606/indicacao_354.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_355.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/608/indicacao_356.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_357.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_358.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_359.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_360.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/615/indicacao_361.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/616/indicacao_362.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/624/indicacao_364.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/625/indicacao_365.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_366.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_367.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/631/indicacao_368.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/632/indicacao_369.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/633/indicacao_370.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/634/indicacao_371.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/635/indicacao_372.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/636/indicacao_373.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/637/indicacao_374.doc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/638/indicacao_375.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/639/indicacao_376.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/640/indicacao_377.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/641/indicacao_378.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/642/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/644/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_381.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/660/indicacao_382.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/661/indicacao_383.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_384.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/667/indicacao_385.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/668/indicacao_386.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/671/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/672/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/677/1-indicacao.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/679/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/681/recapeamento_rua_jose_marques__jd_saulo.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/685/recapeamento_com_abaixo_assinado_bela_vista.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/686/rua_isis_fernandes.doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/689/placa_de_sinalizacao_av._dr_h.o..doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/692/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/693/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/694/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/695/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/696/indicacao_399.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/697/ginasio_.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/698/1-indicacao_praca_do_jd_do_sol.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/700/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/701/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/702/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/703/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/704/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/705/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/706/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/707/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/708/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/709/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/710/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/711/indicacao_canata01.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/713/indica_maxima_urgencia_na_finalizacao_das_obras_da_casa_da_mulher..doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/715/indica_urgentemente_a_limatur_uma_viabilizacao_com_acoes_para_atender_a_necessidade_frente_ao_covid-19..doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/716/indica_protocolo_de_acoes_para_conter_o_avanco_no_tocante_ao_covid-19..doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/717/pintura_de_faixa_de_pedestre_av._sete_de_setembro.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/718/indica_urgentemente_estudos_e_medidas_que_atendam_a_necessidade_de_fiscalizacao_no_tocante_ao_covid-19..doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/719/1-indicacao_pintura_das_lombadas_em_toda_a_extensao_da_avenida_herminio_ometto.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/720/pintura_de_solo_jd._santa_paula.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/721/indica_urgentemente_alcool_em_gel_para_o_setor_de_pericias_medicas_da_municipalidade..doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_de_ante_projeto_ricardo_pedofilia.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/723/troca_de_lampadas_joaquim_lopes_aguila.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/726/indicacao_travessia_elevada.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/727/anteprojeto_de_lei_vacinacao.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/730/recapeamento_asfatico_na_rua_biazo_vicentim_.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/731/operacao_tapa_buraco_na_rua_roberto_schwenger.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/732/indica_ante_projeto_de_lei_para_transporte_de_animais_domesticos_e_cao-guia_em_onibus_circular..doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/733/aumento_de_iluminacao_publica_nas_vias_localizadas_atras_do_lago_municipal_dr_enni_jorge_draib_.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/734/indica_limpeza_de_terreno_e_recolha_de_entulho_no_bairro_parque_sao_manoel.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/735/pintura_de_sinalizacao_de_solo_na_rua_luis_dias_dos_santos._.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/736/pintura_de_sinalizacao_de_solo_na_rua_roberto_schwenger_.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/737/indica_copa_sao_paulo_2021.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/738/recapeamento_joaquim_silveira_filho.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/740/indica_construcao_de_calcadao_na_praca_municipal_localizada_em_frente_a_rotatoria_luiz_sandoval.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/742/indica_maxima_urgencia_na_sanitizacao_em_locais_publicos_que_estao_com_maior_propensao_ao_contagio_e_propagacao_do_covid-19..doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/743/indica_urgentemente_medidas_necessarias_para_mudar_essa_realidade_estampada_nacionalmente_no_tocante_ao_covid-19..doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/744/indica__troca_de_lampadas_queimadas_com_urgencia_em_toda_extensao_da_avenida_maria_aparecida_arrais_kock.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/745/indica_urgentemente_criacao_de_um_protocolo_de_atendimento_ao_sistema_municipal_de_saude_principalmente_para_os_suspeitos_do_covid-19..doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/746/indica_urgentemente_cronograma_de_acoes_por_datas_e_bairros_em_nossa_cidade_no_tocante_a_fiscalizacao_visando_todo_tipo_de_aglomeracao_e_fazendo_o_enfrentamento_do_covid-19..doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/747/indica_urgentemente_disponibilizacao_gratuita_de_alcool_em_gel_no_centro_de_saude_ii..doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/748/indica_urgentemente_drive_thru_com_testagem_gratuita_em_massa_nos_funcionarios_publicos_que_prestam_servicos_essenciais_em_todos_os_setores_publicos_no_tocante_ao_covid-19..doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/749/indica_urgentemente_um_protocolo_de_atendimento_especifico_para_as_criancas_suspeitas_de_covid-19_vez_o_aumento_significativo..doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/751/indica_disponibilizacao_de_nova_medida_pela_secretaria_da_educacao_no_tocante_a_entrega_semanal_de_material_didatico_impresso_visando_sanar_aglomeracao_e_riscos_para_os_profissionais_da_educ.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/765/indicacao_446.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/772/indicacao_447.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/773/indicacao_448.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_449.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/782/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_451.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/784/indicacao_452.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/785/indicacao_453.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/786/indicacao_454.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/787/indicacao_455.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_456.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_457.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/790/indicacao_458.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/791/indicacao_459.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/792/indicacao_460.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/793/indicacao_461.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/794/indicacao_462.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/800/indicacao_463.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/806/indicacao_464.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/808/indicacao_465.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/809/indicacao_466.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/810/indicacao_467.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_468.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_469.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_470.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_471.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_472.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/825/indicacao_473.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/826/indicacao_474.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/827/indicacao_475.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/829/indicacao_476.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/830/indicacao_477.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/832/indicacao_478.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/833/indicacao_479.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/834/indicacao_480.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/835/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/836/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_483.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/838/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/839/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_486.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_487.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_488.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/846/indicacao_489.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/851/indicacao_490.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/852/indicacao_491.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/853/indicacao_492.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/854/indicacao_493.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/855/indicacao_494.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/856/indicacao_495.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/857/indicacao_496.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/858/indicacao_497.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_498.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/860/indicacao_499.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/861/indicacao_500.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/862/indicacao_501.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/863/indicacao_502.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_503.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/866/indicacao_504.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_505.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_506.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/869/indicacao_507.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/870/indicacao_508.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/871/indicacao_509.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_510.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/874/indicacao_511.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/875/indicacao_512.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/876/indicacao_513.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/877/indica_implantacao_de_lombada_na_rua_albina_baldin_no_bairro_jd._empyreo.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_515.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_516.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_517.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/881/indicacao_518.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/882/indicacao_519.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_520.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/884/indicacao_521.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/885/indicacao_522.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/886/indicacao_523.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_524.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_525.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/892/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/893/indicacao_527.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/894/1-indicacao_colocar_faixa_de_pedestre_na_rua_joao_serodio.doc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/896/indicacao_529.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/897/indicacao_530.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/898/indicacao_531.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/899/indicacao_532.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_533.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/901/indicacao_534.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/902/indicacao_535.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_536.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_537.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_538.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_539.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/908/indicacao_540.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_541.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_542.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/911/indicacao_543.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/912/indicacao_544.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/913/indicacao_545.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/914/indicacao_546.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_547.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/916/indicacao_548.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/918/indicacao_549.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/919/indicacao_550.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_551.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/921/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/922/indicacao_553.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/923/indicacao_554.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/924/indicacao_555.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/925/indicacao_556.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/927/indicacao_557.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/928/indicacao_558.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_559.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/937/indicacao_560.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/938/indicacao_561.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/939/indicacao_562.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_563.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/941/indicacao_564.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_565.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/944/indicacao_566.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/945/indicacao_567.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/946/indicacao_568.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/947/indicacao_569.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_570.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_1.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_573.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/953/indicacao_574.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_575.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/957/indicacao_577.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/958/indicacao_578.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/959/indicacao_579.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/960/indicacao_580.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/961/indicacao_581.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_582.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_583.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_584.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/967/indicacao_585.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/968/indicacao_586.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/969/indicacao_587.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/970/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/971/indicacao_589.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/972/indicacao_590.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/973/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_592.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/982/indicacao_594.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_595.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/987/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_597.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_598.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1000/indicacao_599.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1001/indicacao_600.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1002/indicacao_601.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/indicacao_602.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_603.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_604.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_605.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_606.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_607.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_608.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_609.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/indicacao_610.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/indicacao_611.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/indicacao_612.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/indicacao_613.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/indicacao_614.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_615.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/indicacao_616.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_617.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_618.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_619.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_620.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_621.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_622.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/indicacao_623.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_624.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_625.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/indicacao_626.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_627.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1043/indicacao_628.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1044/indicacao_629.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1050/indicacao_630.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1051/indicacao_631.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1052/indicacao_632.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1053/indicacao_633.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1054/indicacao_634.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1055/indicacao_635.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1056/indicacao_636.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1057/indicacao_637.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1058/indicacao_638.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1059/indicacao_639.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1060/indicacao_640.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1061/indicacao_641.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1062/indicacao_642.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1063/indicacao_643.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1064/indicacao_644.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1065/indicacao_645.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao_646.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_647.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1071/indicacao_648.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_649.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_650.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_651.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/302/1.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/303/2.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/304/3.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/305/4.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/306/5.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/307/6.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/308/7.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/309/8.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/310/9.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/371/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/504/mocao_11.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/505/mocao_12.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/536/mocao_13.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/558/mocao_14.docx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/559/mocao_15.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/612/mocao_16.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/690/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/691/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/840/mocao_19.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/986/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/618/parecer_elias.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/435/of_183-20_-_conselho.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/758/oficio_n_071_2020_cgg.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/598/cmrl-bt01_114997.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/647/lista_sf.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/562/of.88-20_respreq_02.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/814/cmrl_bt02_134915.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/563/of.110-20_respreq_01.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/990/of.114-20_saecil.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/564/of.145-20_respreq_20.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/577/of.158-20_sma_resp_ind_195.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/578/of.159-20_sma_resp_ind_198.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/565/of.168-20_respreq_22_a_27.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/501/of.169-20_sma_respind_305.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/816/of.185-20-cgm.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/568/of.193-20_respreq_19.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/569/of.194-20_respreq_28.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/570/of.195-20_respreq_29.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/571/of.196-20_respreq_32.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/572/of.199-20_respreq_38.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/567/of.203-20_respreq_40.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/566/of.204-20_respreq_37.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/573/of.218-20_respreq_41.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/778/of.245-20_gp.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/574/of.251-20_respreq_39.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/575/of.261-20_respreq_34.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/576/of.262-20_respreq_35.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/441/of._267-20_lei_c.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/442/of.268-20_gp_lei.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/457/of.275-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/479/of.276-20_leic_820a.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/530/of.282-20_sf_decreto.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/480/of.296-20__leis.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/481/of.297-20_leic.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/485/of.302-20_resp_req_49.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/494/of.305-20_urg.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/495/of.306-20_urg.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/491/of.307-20_resp_reqs.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/493/of.310-20_resp_req_59.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/498/of.311-20_lei_3910.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/499/of.312-20_leisc.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/532/of.330-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/533/of.331-20_leic_830.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/597/cmrl-bt01_114994.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/653/of.347-20_sf_decretos.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/561/cmrl-bt01_114837.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/587/of.353-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/588/of.354-20_leic_831.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/622/of.367-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/652/of.381-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/889/of_378_2020_-_comunicacao_de_liberacao_de_recursos_-_ctr_0523190-72_-_leme.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/655/of.387-20_just_pl_64.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/684/cmrl-bt01_115449.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/753/oficio_n_408_20_gp.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/725/cmrl-bt01_115640.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1046/cmrl-bt01_118143.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/759/of.426-20_decretos.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/754/oficio_no_427_20_gp.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/752/oficio_no_428_20_prefeito.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/757/of.432-20_resp_req_101.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/762/of.439-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/767/of.472-20_sf.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/895/of.476-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/779/of.481-20_smf.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/798/of.487-20_sf.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/943/cmrl-bt01_117181.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/991/of.491-20_lei_3952.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/992/of.495-20_lei_3954.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/993/cmrl-bt01_117352.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/997/cmrl-bt01_117377.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/848/of.508-20_cont_sf.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/890/of.514-20_smf.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/cmrl-bt01_117791.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1069/of.525-20_ref_pl_87-20.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1070/of.526-20_ref_pl_88-20.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1072/of.528-20_lei_3958.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/981/cmrl-bt01_117247.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/994/cmrl-bt01_117399.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/cmrl-bt01_117704.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1045/cmrl-bt01_118108.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1048/cmrl-bt01_118148.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1076/cmrl-bt01_118289.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/930/agosto_29_-_leme_-_presidente_da_camara.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/678/cmrl-bt01_115386.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/817/cmrl-bt01_116632.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1077/cmrl-bt01_118442.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/812/of.196-20_educacao.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/777/of.12459_saude_sp.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/978/cmrl-bt01_117240.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/998/cmrl-bt01_117387.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/372/plc_13_2020_.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/373/pl_30_20.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/374/pl_31_20.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/375/pl_32_20.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/376/pl_33_20.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/377/requerimento_especial_sessao.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/401/requerimento_especial_sessao_07.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/402/requerimento_especial_08.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/418/pl_20_20.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/419/pl_24_20.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/443/req_especial_retirada_voto_de_pesar_55_20.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/453/req_esp_12.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/475/req_esp_13.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/602/pl_58_20_.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/617/requerimento_especial_17.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/648/pl_59_20__-.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/649/pl_60_20__-_copia.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/650/pl_62_20_.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/673/requerimento_especial_21.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/395/pelom_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/664/cmrl-bt01_115281.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/339/plc_1.20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/340/plc_2.20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/341/plc_3.20.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/342/plc_4.20.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/343/proc_09-20_-_plc_05-20_compactado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/344/plc_6.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/345/plc_7.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/346/plc_8.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/347/plc_10.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/348/plc_11.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/349/plc12.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/338/cmrl-bt01_114075.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/378/of._255-20-gp_-_plc.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/439/of_264-20_gp_plc.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/455/of.269-20_gp_plc.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/456/of.273-20_plc_17-20.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/484/of.298-20_plc_18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/579/cmrl-bt01_114873.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/665/cmrl-bt01_115286.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/680/cmrl-bt01_115392.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/682/cmrl-bt01_115433.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/932/of.486-20_plc_23.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/980/of.494-20_plc_24.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1023/of.514-20_plc_25.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/354/pl_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/355/pl_02.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/356/pl_03.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/358/pl_04.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/359/pl_5.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/360/pl_06.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/361/pl_07.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/362/pl_08.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/363/pl_09.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/364/pl_10.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/365/pl_11.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/366/pl_12.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/367/pl_13.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/379/pl_14.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/380/pl_15.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/381/pl_16.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/382/pl_17.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/383/pl_18.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/384/pl_19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/385/pl_20.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/386/pl_21.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/387/pl_22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/388/pl_23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/389/pl_24.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/390/pl_25.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/391/pl_26.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/392/pl_27.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/393/pl_28.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/394/pl_29.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/350/oficio_247-20_-_gp_-_pl.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/351/oficio_248-20_-_gp_-_pl.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/352/oficio_249-20_-_gp_-_pl.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/353/of_250-20_-_pl.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/437/cmrl-bt01_114378.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/438/of._263-20_-_pl.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/440/of_265-20_gp_pl.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/454/of.266-20_gp_pl.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/458/of.271-20_pl_38.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/459/of.272-20_pl_39.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/460/of.278-20_pl_40.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/478/of.282-20_pl_41.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/482/of.285-20_pl_42.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/483/of.286-20_pl_43.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/492/of.304-20_pl_44.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/496/of.288-20_pl_45.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/497/of.313-20_pl_46.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/502/of.323-20_pl_47.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/531/of.326-20_pl_48.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/534/of.327-20_pl_49.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/549/of.332-20_pl_50.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/550/of.335-20_pl_51.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/551/of.340-20_pl_52.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/552/of.342-20_pl_53.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/553/of.343-20_pl_54.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/554/of.344-20_pl_55.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/582/of.352-20_pl_56.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/590/of359-20_pl_57.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/591/of.360-20_pl_58.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/620/of.365-20_pl_59.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/621/of.366-20_pl_60.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/623/of.316-20_pl_61.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/645/cmrl-bt01_115132.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/651/of.378-20_pl_63.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/654/of.383-20_pl_64.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/656/pl_65.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/675/cmrl-bt01_115369.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/683/cmrl-bt01_115440.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/760/of.437-20_pl_68.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/761/of.441-20_pl_69.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/768/of.444-20_pl_70.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/769/of.445-20_pl_71.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/770/of.446-20_pl_72.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/771/of.450-20_pl_73.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/799/pl_nome_do_poco_do_taquari.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/815/cmrl-bt01_116584.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/818/of.454-20_pl_76.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/831/of.456-20_pl_77.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/847/cmrl-bt01_116687.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/849/of.468-20_pl_79_.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/891/of.473-20_pl_80.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/929/of.484-20_pl_81.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/931/cmrl-bt01_117161.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/962/cmrl-bt01_117226.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/996/of.505-20_pl_84.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/999/of.590-20_pl_85.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1024/of.515-20_pl_86.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1026/cmrl-bt01_117782.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1027/cmrl-bt01_117785.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1049/cmrl-bt01_118153.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2408/proc_157-20_-_pl_90-20.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2410/proc_158-20_-_pl_91-20.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2411/proc_159-20_-_pl_92-20.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2412/proc_161-20_-_pl_93-20.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2413/proc_168-20_-_pl_94-20.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2414/proc_171-20_-_pl_95-20.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2415/proc_178-20_-_pl_96-20.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2416/proc_179-20_-_pl_97-20.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2417/proc_180-20_-_pl_98-20.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2418/proc_190-20_-_pl_99-20.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2419/proc_193-20_-_pl_100-20.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2420/proc_194-20_-_pl_101-20.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2421/proc_197-20_-_pl_102-20.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/2422/proc_198-20_-_pl_103-20.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/397/pd_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/398/pd_2.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/399/pd_3.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/400/pd_4.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/592/pdl_05.20.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/776/decreto_06.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/396/pr_1.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/500/projeto_de_resolucao_plenario_virtual_02.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/515/projeto_de_resolucao_03.doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/560/projeto_de_resolucao_04.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/729/cmrl-bt01_115769.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1197/proc_156-20_-_pr_06-20.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1198/proc_182-20_-_pr_07-20.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/proc_187-20_-_pr_08-20.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/proc_188-20_-_pr_09-20.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/599/of.357-20_subst_plc_19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/676/cmrl-bt01_115380.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/6/emenda_substitutiva_02.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/416/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/417/emenda_02.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/674/cmrl-bt01_115364.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/257/1.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/258/2.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/259/3.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/260/4.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/261/5.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/262/6.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/263/7.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/264/8.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/265/9.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/266/10.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/267/11.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/268/12.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/269/13.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/270/14.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/271/15.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/272/16.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/273/17.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/274/18.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/275/19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/276/20.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/277/21.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/278/22.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/279/23.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/280/24.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/281/25.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/282/26.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/283/27.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/284/28.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/285/29.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/286/30.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/287/31.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/288/32.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/289/33.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/290/34.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/291/35.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/292/36.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/293/37.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/294/38.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/295/39.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/296/40.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/297/41.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/298/42.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/299/43.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/300/44.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/311/45.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/301/46.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/312/47.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/313/48.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/314/49.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/315/50.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/316/51.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/317/cmrl-bt01_114047.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/337/cmrl-bt01_114102.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/357/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/411/cmrl-bt01_114331.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/412/56.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/415/57.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/420/requerimento_58.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/421/requerimento_59.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/422/requerimento_60.doc" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/423/requerimento_61.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/425/requerimento_62.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/427/requerimento_63.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/429/requerimento_64.doc.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/444/requerimento_65.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/445/requerimento_66.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/450/requerimento_67.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/451/requerimento_68.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/472/requerimento_69.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/473/requerimento_70.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/516/requerimento_71.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/538/requerimento_72.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/547/requerimento_73.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/555/requerimento_74.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/556/requerimento_75.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/581/voto_de_pesar_jaime_zero.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/583/requerimento_77.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/584/requerimento_78.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/585/requerimento_79.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/594/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/596/requerimento_81.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/600/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/603/3-mocao_de_aplauso_edna.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/609/requerimento_84.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/626/requerimento_85.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/628/requerimento_86.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/629/requerimento_87.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/643/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/646/requerimento_89.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/657/requerimento_90.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/658/requerimento_91.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/662/requerimento_92.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/663/requerimento_93.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/669/requerimento_94.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/670/requerimento_95.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/687/requerimento.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/688/requerimento.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/699/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/712/voto_de_pesar_-_bravatti.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/714/voto_de_pesar_antonio_mauro_ossuna.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/724/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/728/voto_de_pesar_-_aida.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/739/voto_de_pesar_geraldo_aparecido.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/741/13-requerimento_-_marli_fontes_rodrigues..docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/750/mauro_basso.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/755/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/763/requerimento_107.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/764/requerimento_108.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/766/requerimento_109.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/774/requerimento_110.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/775/requerimento_111.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/780/requerimento_112.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/795/requerimento_113.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/796/requerimento_114.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/797/requerimento_115.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/801/requerimento_116.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/802/requerimento_117.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/803/requerimento_118.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/804/requerimento_119.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/805/requerimento_120.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/807/requerimento_121.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/813/requerimento_de_voto_de_pesar_pinheiro.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/819/requerimento_123.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/822/requerimento_124.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/828/requerimento_125.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/841/requerimento_126.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/842/requerimento_127.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/850/requerimento_128.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/865/requerimento_129.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/873/voto_de_pesar_joao_luis_de_oliveira.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/907/requerimento_131.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/917/requerimento_132.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/926/requerimento_133.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/934/requerimento_134.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/935/requerimento_135.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/936/requerimento_136.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/952/requerimento_137.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/956/requerimento_138.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/963/requerimento_139.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/974/requerimento_140.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/977/requerimento_141.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/979/requerimento_142.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/983/requerimento_143.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/984/requerimento_144.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1004/requerimento_145.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1020/requerimento_146.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1021/requerimento_147.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1038/requerimento_148.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1040/requerimento_149.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1041/requerimento_150.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1042/requerimento_151.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1047/requerimento_152.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1067/requerimento_153.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/8/02.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/9/03.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/10/04.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/11/05.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/12/06.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/13/07.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/14/08.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/16/10.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/17/11.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/18/12.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/19/13.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/20/14.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/21/15.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/22/16.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/23/17.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/24/18.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/25/19.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/26/20.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/27/21.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/28/22.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/29/23.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/30/24.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/31/25.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/32/26.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/33/27.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/34/28.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/35/29.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/36/30.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/37/31.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/38/32.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/39/33.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/40/34.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/41/35.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/42/36.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/43/37.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/44/38.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/45/39.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/46/40.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/47/41.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/48/42.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/49/43.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/50/44.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/51/45.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/52/46.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/53/47.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/54/48.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/55/49.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/57/51.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/58/52.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/59/53.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/60/54.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/61/55.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/62/56.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/63/57.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/64/ind_58.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/65/ind_59.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/66/60.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/67/61.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/68/62.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/69/63.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/70/64.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/71/65.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/72/66.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/73/67.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/74/68.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/75/69.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/76/70.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/77/71.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/78/72.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/80/74.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/81/75.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/82/76.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/83/77.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/84/78.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/85/79.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/86/80.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/87/81.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/88/82.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/89/83.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/90/84.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/91/85.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/92/86.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/93/87.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/94/88.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/95/89.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/96/90.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/97/91.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/98/92.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/99/93.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/100/94.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/101/95.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/102/96.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/104/98.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/105/99.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/106/100.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/107/101.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/108/102.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/109/103.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/110/104.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/111/105.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/112/106.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/113/107.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/114/108.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/115/109.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/116/110.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/117/111.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/118/112.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/119/113.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/120/114.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/121/115.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/122/116.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/123/117.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/124/118.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/125/119.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/126/120.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/127/121.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/128/122.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/129/123.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/130/124.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/131/125.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/133/127.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/134/128.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/135/129.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/136/130.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/137/131.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/138/132.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/139/133.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/140/134.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/141/135.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/142/136.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/143/137.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/144/138.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/145/139.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/146/140.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/149/143.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/150/144.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/152/146.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/153/147.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/154/148.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/155/149.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/156/150.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/157/151.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/158/152.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/159/153.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/160/154.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/161/155.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/162/156.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/163/157.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/164/158.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/165/159.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/166/160.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/167/161.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/168/162.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/170/164.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/171/165.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/172/166.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/173/167.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/174/168.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/175/169.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/176/170.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/177/171.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/178/172.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/179/173.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/180/174.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/181/175.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/182/176.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/183/177.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/184/178.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/185/179.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/186/180.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/187/181.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/188/182.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/189/183.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/190/184.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/191/185.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/192/186.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/193/187.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/194/188.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/195/189.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/196/190.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/197/191.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/198/192.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/199/193.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/200/194.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/201/195.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/202/196.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/203/197.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/204/198.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/205/199.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/206/200.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/207/201.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/208/202.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/209/203.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/210/204.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/211/205.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/212/206.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/213/207.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/214/208.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/215/209.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/216/210.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/217/211.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/218/212.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/219/213.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/220/214.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/221/215.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/222/216.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/223/217.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/224/218.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/225/219.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/226/220.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/227/221.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/228/222.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/229/223.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/230/224.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/231/225.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/232/226.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/233/227.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/234/228.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/235/229.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/236/230.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/237/231.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/238/232.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/239/233.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/240/234.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/241/235.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/242/236.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/243/237.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/244/238.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/245/239.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/246/240.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/247/241.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/248/242.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/249/243.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/250/244.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/251/245.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/252/246.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/253/247.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/254/248.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/255/249.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/256/250.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/318/251.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/319/252.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/320/253.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/321/254.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/322/255.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/323/256.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/324/257.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/325/258.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/326/259.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/327/260.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/328/261.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/329/262.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/330/263.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/331/264.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/332/265.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/333/266.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/334/267.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/335/268.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/336/269.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/368/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/369/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/370/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/403/ind._273.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/404/274.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/405/275.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/406/276.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/407/277.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/408/278.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/409/279.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/410/280.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/413/281.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/414/282.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/424/indicacao_283.doc" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/426/indicacao_284.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/428/indicacao_285.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/430/indicacao_286.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/431/indicacao_287.doc" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/432/indicacao_288.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/433/indicacao_289.doc" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/434/indicacao_290.doc" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/446/indicacao_291.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/447/indicacao_292.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/448/indicacao_293.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/449/indicacao_294.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/452/indicacao_295.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/461/indicacao_296.doc" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/462/indicacao_297.doc" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/463/indicacao_298.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/464/indicacao_299.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/465/indicacao_300.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/466/indicacao_301.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/467/indicacao_302.doc" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/468/indicacao_303.doc" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/469/indicacao_304.doc" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/470/indicacao_305.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/471/indicacao_306.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/474/indicacao_307.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/476/indicacao_308.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/477/indicacao_309.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/486/indicacao_310.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/487/indicacao_311.doc" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/488/indicacao_312.doc" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/489/indicacao_313.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/490/indicacao_314.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/503/indicacao_315.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/506/indicacao_316.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/507/indicacao_317.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/508/indicacao_318.doc" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/509/indicacao_319.doc" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/510/indicacao_320.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/511/indicacao_321.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/512/indicacao_322.doc" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/513/indicacao_323.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/514/indicacao_324.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/517/indicacao_325.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/518/indicacao_326.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/519/indicacao_327.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/520/indicacao_328.doc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/521/indicacao_329.doc" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/522/indicacao_330.doc" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/523/indicacao_331.doc" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/524/indicacao_332.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/525/indicacao_333.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/526/indicacao_334.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/527/indicacao_335.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/528/indicacao_336.doc" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/529/indicacao_337.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/535/indicacao_338.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/537/indicacao_339.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/539/indicacao_340.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/540/indicacao_341.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/541/indicacao_342.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/542/indicacao_343.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/543/indicacao_344.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/544/indicacao_345.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/545/indicacao_346.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/546/indicacao_347.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/548/indicacao_348.doc" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/557/indicacao_349.doc" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/593/indicacao_350.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/595/indicacao_351.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/604/indicacao_352.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/605/indicacao_353.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/606/indicacao_354.doc" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/607/indicacao_355.doc" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/608/indicacao_356.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/610/indicacao_357.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/611/indicacao_358.doc" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/613/indicacao_359.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/614/indicacao_360.doc" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/615/indicacao_361.doc" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/616/indicacao_362.doc" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/619/indicacao_363.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/624/indicacao_364.doc" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/625/indicacao_365.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/627/indicacao_366.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/630/indicacao_367.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/631/indicacao_368.doc" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/632/indicacao_369.doc" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/633/indicacao_370.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/634/indicacao_371.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/635/indicacao_372.doc" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/636/indicacao_373.doc" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/637/indicacao_374.doc" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/638/indicacao_375.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/639/indicacao_376.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/640/indicacao_377.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/641/indicacao_378.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/642/indicacao_379.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/644/indicacao_380.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/659/indicacao_381.doc" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/660/indicacao_382.doc" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/661/indicacao_383.doc" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/666/indicacao_384.doc" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/667/indicacao_385.doc" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/668/indicacao_386.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/671/indicacao_387.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/672/indicacao_388.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/677/1-indicacao.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/679/indicacao_390.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/681/recapeamento_rua_jose_marques__jd_saulo.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/685/recapeamento_com_abaixo_assinado_bela_vista.doc" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/686/rua_isis_fernandes.doc" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/689/placa_de_sinalizacao_av._dr_h.o..doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/692/indicacao_395.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/693/indicacao_396.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/694/indicacao_397.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/695/indicacao_398.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/696/indicacao_399.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/697/ginasio_.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/698/1-indicacao_praca_do_jd_do_sol.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/700/indicacao_402.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/701/indicacao_403.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/702/indicacao_404.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/703/indicacao_405.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/704/indicacao_406.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/705/indicacao_407.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/706/indicacao_408.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/707/indicacao_409.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/708/indicacao_410.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/709/indicacao_411.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/710/indicacao_412.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/711/indicacao_canata01.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/713/indica_maxima_urgencia_na_finalizacao_das_obras_da_casa_da_mulher..doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/715/indica_urgentemente_a_limatur_uma_viabilizacao_com_acoes_para_atender_a_necessidade_frente_ao_covid-19..doc" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/716/indica_protocolo_de_acoes_para_conter_o_avanco_no_tocante_ao_covid-19..doc" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/717/pintura_de_faixa_de_pedestre_av._sete_de_setembro.doc" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/718/indica_urgentemente_estudos_e_medidas_que_atendam_a_necessidade_de_fiscalizacao_no_tocante_ao_covid-19..doc" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/719/1-indicacao_pintura_das_lombadas_em_toda_a_extensao_da_avenida_herminio_ometto.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/720/pintura_de_solo_jd._santa_paula.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/721/indica_urgentemente_alcool_em_gel_para_o_setor_de_pericias_medicas_da_municipalidade..doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/722/indicacao_de_ante_projeto_ricardo_pedofilia.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/723/troca_de_lampadas_joaquim_lopes_aguila.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/726/indicacao_travessia_elevada.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/727/anteprojeto_de_lei_vacinacao.doc" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/730/recapeamento_asfatico_na_rua_biazo_vicentim_.doc" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/731/operacao_tapa_buraco_na_rua_roberto_schwenger.doc" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/732/indica_ante_projeto_de_lei_para_transporte_de_animais_domesticos_e_cao-guia_em_onibus_circular..doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/733/aumento_de_iluminacao_publica_nas_vias_localizadas_atras_do_lago_municipal_dr_enni_jorge_draib_.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/734/indica_limpeza_de_terreno_e_recolha_de_entulho_no_bairro_parque_sao_manoel.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/735/pintura_de_sinalizacao_de_solo_na_rua_luis_dias_dos_santos._.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/736/pintura_de_sinalizacao_de_solo_na_rua_roberto_schwenger_.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/737/indica_copa_sao_paulo_2021.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/738/recapeamento_joaquim_silveira_filho.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/740/indica_construcao_de_calcadao_na_praca_municipal_localizada_em_frente_a_rotatoria_luiz_sandoval.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/742/indica_maxima_urgencia_na_sanitizacao_em_locais_publicos_que_estao_com_maior_propensao_ao_contagio_e_propagacao_do_covid-19..doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/743/indica_urgentemente_medidas_necessarias_para_mudar_essa_realidade_estampada_nacionalmente_no_tocante_ao_covid-19..doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/744/indica__troca_de_lampadas_queimadas_com_urgencia_em_toda_extensao_da_avenida_maria_aparecida_arrais_kock.doc" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/745/indica_urgentemente_criacao_de_um_protocolo_de_atendimento_ao_sistema_municipal_de_saude_principalmente_para_os_suspeitos_do_covid-19..doc" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/746/indica_urgentemente_cronograma_de_acoes_por_datas_e_bairros_em_nossa_cidade_no_tocante_a_fiscalizacao_visando_todo_tipo_de_aglomeracao_e_fazendo_o_enfrentamento_do_covid-19..doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/747/indica_urgentemente_disponibilizacao_gratuita_de_alcool_em_gel_no_centro_de_saude_ii..doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/748/indica_urgentemente_drive_thru_com_testagem_gratuita_em_massa_nos_funcionarios_publicos_que_prestam_servicos_essenciais_em_todos_os_setores_publicos_no_tocante_ao_covid-19..doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/749/indica_urgentemente_um_protocolo_de_atendimento_especifico_para_as_criancas_suspeitas_de_covid-19_vez_o_aumento_significativo..doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/751/indica_disponibilizacao_de_nova_medida_pela_secretaria_da_educacao_no_tocante_a_entrega_semanal_de_material_didatico_impresso_visando_sanar_aglomeracao_e_riscos_para_os_profissionais_da_educ.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/756/indicacao_445.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/765/indicacao_446.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/772/indicacao_447.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/773/indicacao_448.doc" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/781/indicacao_449.doc" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/782/indicacao_450.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/783/indicacao_451.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/784/indicacao_452.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/785/indicacao_453.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/786/indicacao_454.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/787/indicacao_455.doc" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/788/indicacao_456.doc" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/789/indicacao_457.doc" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/790/indicacao_458.doc" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/791/indicacao_459.doc" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/792/indicacao_460.doc" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/793/indicacao_461.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/794/indicacao_462.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/800/indicacao_463.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/806/indicacao_464.doc" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/808/indicacao_465.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/809/indicacao_466.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/810/indicacao_467.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/811/indicacao_468.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/820/indicacao_469.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/821/indicacao_470.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/823/indicacao_471.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/824/indicacao_472.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/825/indicacao_473.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/826/indicacao_474.doc" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/827/indicacao_475.doc" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/829/indicacao_476.doc" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/830/indicacao_477.doc" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/832/indicacao_478.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/833/indicacao_479.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/834/indicacao_480.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/835/indicacao_481.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/836/indicacao_482.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_483.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/838/indicacao_484.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/839/indicacao_485.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/843/indicacao_486.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/844/indicacao_487.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/845/indicacao_488.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/846/indicacao_489.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/851/indicacao_490.doc" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/852/indicacao_491.doc" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/853/indicacao_492.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/854/indicacao_493.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/855/indicacao_494.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/856/indicacao_495.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/857/indicacao_496.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/858/indicacao_497.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_498.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/860/indicacao_499.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/861/indicacao_500.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/862/indicacao_501.doc" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/863/indicacao_502.doc" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/864/indicacao_503.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/866/indicacao_504.doc" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/867/indicacao_505.doc" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/868/indicacao_506.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/869/indicacao_507.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/870/indicacao_508.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/871/indicacao_509.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/872/indicacao_510.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/874/indicacao_511.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/875/indicacao_512.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/876/indicacao_513.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/877/indica_implantacao_de_lombada_na_rua_albina_baldin_no_bairro_jd._empyreo.doc" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_515.doc" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/879/indicacao_516.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/880/indicacao_517.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/881/indicacao_518.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/882/indicacao_519.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/883/indicacao_520.doc" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/884/indicacao_521.doc" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/885/indicacao_522.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/886/indicacao_523.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/887/indicacao_524.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/888/indicacao_525.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/892/indicacao_526.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/893/indicacao_527.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/894/1-indicacao_colocar_faixa_de_pedestre_na_rua_joao_serodio.doc" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/896/indicacao_529.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/897/indicacao_530.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/898/indicacao_531.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/899/indicacao_532.doc" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/900/indicacao_533.doc" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/901/indicacao_534.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/902/indicacao_535.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/903/indicacao_536.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/904/indicacao_537.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/905/indicacao_538.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/906/indicacao_539.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/908/indicacao_540.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/909/indicacao_541.doc" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/910/indicacao_542.doc" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/911/indicacao_543.doc" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/912/indicacao_544.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/913/indicacao_545.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/914/indicacao_546.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/915/indicacao_547.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/916/indicacao_548.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/918/indicacao_549.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/919/indicacao_550.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/920/indicacao_551.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/921/indicacao_552.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/922/indicacao_553.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/923/indicacao_554.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/924/indicacao_555.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/925/indicacao_556.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/927/indicacao_557.doc" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/928/indicacao_558.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/933/indicacao_559.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/937/indicacao_560.doc" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/938/indicacao_561.doc" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/939/indicacao_562.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/940/indicacao_563.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/941/indicacao_564.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/942/indicacao_565.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/944/indicacao_566.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/945/indicacao_567.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/946/indicacao_568.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/947/indicacao_569.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/948/indicacao_570.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/949/indicacao_571.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/950/indicacao_1.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/951/indicacao_573.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/953/indicacao_574.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_575.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_576.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/957/indicacao_577.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/958/indicacao_578.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/959/indicacao_579.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/960/indicacao_580.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/961/indicacao_581.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/964/indicacao_582.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/965/indicacao_583.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/966/indicacao_584.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/967/indicacao_585.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/968/indicacao_586.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/969/indicacao_587.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/970/indicacao_588.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/971/indicacao_589.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/972/indicacao_590.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/973/indicacao_591.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/975/indicacao_592.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/976/indicacao_593.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/982/indicacao_594.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/985/indicacao_595.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/987/indicacao_596.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/988/indicacao_597.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/989/indicacao_598.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1000/indicacao_599.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1001/indicacao_600.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1002/indicacao_601.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1003/indicacao_602.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_603.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1007/indicacao_604.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1008/indicacao_605.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1009/indicacao_606.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1010/indicacao_607.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1011/indicacao_608.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1012/indicacao_609.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1013/indicacao_610.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1014/indicacao_611.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1015/indicacao_612.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1016/indicacao_613.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1017/indicacao_614.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1018/indicacao_615.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1019/indicacao_616.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1022/indicacao_617.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1029/indicacao_618.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1030/indicacao_619.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1031/indicacao_620.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1032/indicacao_621.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1033/indicacao_622.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1034/indicacao_623.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1035/indicacao_624.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1036/indicacao_625.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1037/indicacao_626.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1039/indicacao_627.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1043/indicacao_628.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1044/indicacao_629.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1050/indicacao_630.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1051/indicacao_631.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1052/indicacao_632.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1053/indicacao_633.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1054/indicacao_634.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1055/indicacao_635.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1056/indicacao_636.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1057/indicacao_637.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1058/indicacao_638.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1059/indicacao_639.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1060/indicacao_640.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1061/indicacao_641.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1062/indicacao_642.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1063/indicacao_643.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1064/indicacao_644.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1065/indicacao_645.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1066/indicacao_646.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1068/indicacao_647.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1071/indicacao_648.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1073/indicacao_649.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1074/indicacao_650.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1075/indicacao_651.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/302/1.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/303/2.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/304/3.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/305/4.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/306/5.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/307/6.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/308/7.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/309/8.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/310/9.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/371/mocao_10.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/504/mocao_11.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/505/mocao_12.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/536/mocao_13.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/558/mocao_14.docx" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/559/mocao_15.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/612/mocao_16.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/690/mocao_17.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/691/mocao_18.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/840/mocao_19.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/986/mocao_20.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1005/mocao_21.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/618/parecer_elias.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/435/of_183-20_-_conselho.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/758/oficio_n_071_2020_cgg.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/598/cmrl-bt01_114997.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/647/lista_sf.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/562/of.88-20_respreq_02.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/814/cmrl_bt02_134915.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/563/of.110-20_respreq_01.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/990/of.114-20_saecil.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/564/of.145-20_respreq_20.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/577/of.158-20_sma_resp_ind_195.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/578/of.159-20_sma_resp_ind_198.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/565/of.168-20_respreq_22_a_27.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/501/of.169-20_sma_respind_305.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/816/of.185-20-cgm.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/568/of.193-20_respreq_19.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/569/of.194-20_respreq_28.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/570/of.195-20_respreq_29.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/571/of.196-20_respreq_32.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/572/of.199-20_respreq_38.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/567/of.203-20_respreq_40.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/566/of.204-20_respreq_37.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/573/of.218-20_respreq_41.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/778/of.245-20_gp.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/574/of.251-20_respreq_39.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/575/of.261-20_respreq_34.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/576/of.262-20_respreq_35.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/441/of._267-20_lei_c.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/442/of.268-20_gp_lei.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/457/of.275-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/479/of.276-20_leic_820a.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/530/of.282-20_sf_decreto.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/480/of.296-20__leis.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/481/of.297-20_leic.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/485/of.302-20_resp_req_49.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/494/of.305-20_urg.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/495/of.306-20_urg.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/491/of.307-20_resp_reqs.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/493/of.310-20_resp_req_59.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/498/of.311-20_lei_3910.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/499/of.312-20_leisc.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/532/of.330-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/533/of.331-20_leic_830.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/597/cmrl-bt01_114994.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/653/of.347-20_sf_decretos.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/561/cmrl-bt01_114837.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/587/of.353-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/588/of.354-20_leic_831.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/622/of.367-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/652/of.381-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/889/of_378_2020_-_comunicacao_de_liberacao_de_recursos_-_ctr_0523190-72_-_leme.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/655/of.387-20_just_pl_64.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/684/cmrl-bt01_115449.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/753/oficio_n_408_20_gp.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/725/cmrl-bt01_115640.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1046/cmrl-bt01_118143.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/759/of.426-20_decretos.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/754/oficio_no_427_20_gp.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/752/oficio_no_428_20_prefeito.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/757/of.432-20_resp_req_101.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/762/of.439-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/767/of.472-20_sf.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/895/of.476-20_leis.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/779/of.481-20_smf.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/798/of.487-20_sf.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/943/cmrl-bt01_117181.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/991/of.491-20_lei_3952.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/992/of.495-20_lei_3954.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/993/cmrl-bt01_117352.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/997/cmrl-bt01_117377.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/848/of.508-20_cont_sf.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/890/of.514-20_smf.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1028/cmrl-bt01_117791.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1069/of.525-20_ref_pl_87-20.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1070/of.526-20_ref_pl_88-20.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1072/of.528-20_lei_3958.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/981/cmrl-bt01_117247.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/994/cmrl-bt01_117399.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1025/cmrl-bt01_117704.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1045/cmrl-bt01_118108.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1048/cmrl-bt01_118148.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1076/cmrl-bt01_118289.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/930/agosto_29_-_leme_-_presidente_da_camara.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/678/cmrl-bt01_115386.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/817/cmrl-bt01_116632.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/1077/cmrl-bt01_118442.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/812/of.196-20_educacao.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/777/of.12459_saude_sp.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/978/cmrl-bt01_117240.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2020/998/cmrl-bt01_117387.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1091"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>