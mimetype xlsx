--- v0 (2025-12-15)
+++ v1 (2026-06-12)
@@ -51,1332 +51,1332 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/proc_05-21_-_pl_01-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/proc_05-21_-_pl_01-21.pdf</t>
   </si>
   <si>
     <t>INSTITUIU O “PROGRAMA TEMPORÁRIO DE PAGAMENTO INCENTIVADO DE DÉBITOS - PTPI VI” HAVIDOS COM A FAZENDA PÚBLICA MUNICIPAL NAS CONDIÇÕES QUE ESPECIFICA</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/proc_06-21_-_pl_02-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/proc_06-21_-_pl_02-21.pdf</t>
   </si>
   <si>
     <t>"INSTITUI O 'PROGRAMA DE PARCELAMENTO DE DÉBITOS’ JUNTO À SAECIL -SUPERINTENDÊNCIA DE ÁGUA E ESGOTOS DA CIDADE DE LEME”</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/proc_07-21_-_pl_03-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/proc_07-21_-_pl_03-21.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO OFICIAL AO DESMEMBRAMENTO DA GLEBA DESTACADA II"</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/proc_09-21_-_pl_04-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/proc_09-21_-_pl_04-21.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/proc_10-21_-_pl_05-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/proc_10-21_-_pl_05-21.pdf</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proc_11-21_-_pl_06-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proc_11-21_-_pl_06-21.pdf</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proc_12-21_-_pl_07-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proc_12-21_-_pl_07-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/proc_14-21_-_pl_08-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/proc_14-21_-_pl_08-21.pdf</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/proc_15-21_-_pl_09-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/proc_15-21_-_pl_09-21.pdf</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/proc_16-21_-_pl_10-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/proc_16-21_-_pl_10-21.pdf</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/proc_22-21_-_pl_11-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/proc_22-21_-_pl_11-21.pdf</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/proc_23-21_-_pl_12-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/proc_23-21_-_pl_12-21.pdf</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/proc_24-21_-_pl_13-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/proc_24-21_-_pl_13-21.pdf</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/proc_25-21_-_pl_14-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/proc_25-21_-_pl_14-21.pdf</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/proc_26-21_-_pl_15-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/proc_26-21_-_pl_15-21.pdf</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/proc_27-21_-_pl_16-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/proc_27-21_-_pl_16-21.pdf</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Elias Eliel Ferrara</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/proc_28-21_-_pl_17-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/proc_28-21_-_pl_17-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DAS ATIVIDADES RELIGIOSAS E LOCAIS DE CULTO COMO SERVIÇOS ESSENCIAIS AO MUNICÍPIO DE LEME S.P., ANTES, DURANTE E APÓS TEMPOS DE CRISES OCASIONADAS POR MOLÉSTIAS CONTAGIOSAS OU CATÁSTROFES NATURAIS.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Marcelo Alves de Carvalho Almeida</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/proc_30-21_-_pl_18-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/proc_30-21_-_pl_18-21.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA A APPAL - ASSOCIAÇÃO DE PROTEÇÃO E PRESERVAÇÃO AMBIENTAL DE LEME DO MOVIMENTO ECOLÓGICO SOS MOGI GUAÇU”</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/proc_31-21_-_pl_19-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/proc_31-21_-_pl_19-21.pdf</t>
   </si>
   <si>
     <t>(DISPÕE SOBRE O RECONHECIMENTO DAS ATIVIDADES RELIGIOSAS E LOCAIS DE CULTO COMO SERVIÇOS ESSENCIAIS AO MUNICÍPIO DE LEME S.P., ANTES, DURANTE E APÓS TEMPOS DE CRISES OCASIONADAS POR MOLÉSTIAS CONTAGIOSAS OU CATÁSTROFES NATURAIS).</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/proc_33-21_-_pl_20-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/proc_33-21_-_pl_20-21.pdf</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/proc_34-21_-_pl_21-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/proc_34-21_-_pl_21-21.pdf</t>
   </si>
   <si>
     <t>“INSTITUIU O ‘PROGRAMA TEMPORÁRIO DE PAGAMENTO INCENTIVADO DE DÉBITOS - PTPI VII’ HAVIDOS COM A FAZENDA PÚBLICA MUNICIPAL NAS CONDIÇÕES QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/proc_35-21_-_pl_22-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/proc_35-21_-_pl_22-21.pdf</t>
   </si>
   <si>
     <t>RATIFICA PROTOCOLO DE INTENÇÕES FIRMADO ENTRE MUNICÍPIOS BRASILEIROS, COM A FINALIDADE DE ADQUIRIR VACINAS PARA COMBATE À PANDEMIA DO CORONAVÍRUS; MEDICAMENTOS, INSUMOS E EQUIPAMENTOS NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/proc_39-21_-_pl_24-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/proc_39-21_-_pl_24-21.pdf</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/proc_40-21_-_pl_25-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/proc_40-21_-_pl_25-21.pdf</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proc_41-21_-_pl_26-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proc_41-21_-_pl_26-21.pdf</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/proc_42-21_-_pl_27-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/proc_42-21_-_pl_27-21.pdf</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/proc_43-21_-_pl_28-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/proc_43-21_-_pl_28-21.pdf</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/proc_44-21_-_pl_29-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/proc_44-21_-_pl_29-21.pdf</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/proc_45-21_-_pl_30-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/proc_45-21_-_pl_30-21.pdf</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/proc_46-21_-_pl_31-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/proc_46-21_-_pl_31-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO NOVO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO EM DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS-FUNDEB, EM CONFORMIDADE COM O ART. 212-A DA CONSTITUIÇÃO FEDERAL, REGULAMENTADO NA FORMA DA LEI 14.113, DE 25 DE DEZEMBRO DE 2020.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/proc_51-21_-_pl_32-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/proc_51-21_-_pl_32-21.pdf</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/proc_52-21_-_pl_33-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/proc_52-21_-_pl_33-21.pdf</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/proc_53-21_-_pl_34-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/proc_53-21_-_pl_34-21.pdf</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Airton Candido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/proc_54-21_-_pl_35-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/proc_54-21_-_pl_35-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A IDENTIFICAÇÃO DOS VEÍCULOS OFICIAIS DA PREFEITURA DA CIDADE DE LEME, ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/proc_55-21_-_pl_36-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/proc_55-21_-_pl_36-21.pdf</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/proc_57-21_-_pl_37-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/proc_57-21_-_pl_37-21.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO PARA O EXERCÍCIO DE 2022 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/proc_59-21_-_pl_38-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/proc_59-21_-_pl_38-21.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REPASSE A TÍTULO DE CONTRIBUIÇÃO FINANCEIRA À IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE LEME E AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/proc_61-21_-_pl_39-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/proc_61-21_-_pl_39-21.pdf</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/proc_67-21_-_pl_40-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/proc_67-21_-_pl_40-21.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE ROTATÓRIA"</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/proc_72-21_-_pl_41-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/proc_72-21_-_pl_41-21.pdf</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/proc_73-21_-_pl_42-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/proc_73-21_-_pl_42-21.pdf</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/proc_76-21_-_pl_43-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/proc_76-21_-_pl_43-21.pdf</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/proc_77-21_-_pl_44-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/proc_77-21_-_pl_44-21.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE VIAS PÚBLICAS."</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/proc_80-21_-_pl_45-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/proc_80-21_-_pl_45-21.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO DENOMINANDO "JARDIM RESIDENCIAL SANTA CAROLINA II”</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/proc_81-21_-_pl_47-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/proc_81-21_-_pl_47-21.pdf</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Ellan Ricardo da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/proc_85-21_-_pl_48-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/proc_85-21_-_pl_48-21.pdf</t>
   </si>
   <si>
     <t>RECONHECE A PRÁTICA DA ATIVIDADE FÍSICA E DO EXERCÍCIO FÍSICO COMO ESSENCIAIS PARA A POPULAÇÃO NO MUNICÍPIO DE FUNCIONÁRIO LEME</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/proc_86-21_-_pl_49-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/proc_86-21_-_pl_49-21.pdf</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/proc_87-21_-_pl_50-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/proc_87-21_-_pl_50-21.pdf</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/proc_90-21_-_pl_51-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/proc_90-21_-_pl_51-21.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO À PRÓPRIO MUNICIPAL - CRC - CENTRO DE REFERÊNCIA DA CRIANÇA “UBIRAJARA LOPES”</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/proc_91-21_-_pl_52-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/proc_91-21_-_pl_52-21.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO À PRÓPRIO MUNICIPAL - CRPD - CENTRO DE REFERÊNCIA DA PESSOA COM DEFICIÊNCIA “REINALDO ZANÓBIA”.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/proc_100-21_-_pl_53-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/proc_100-21_-_pl_53-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE AMBULATÓRIO DE SAÚDE MENTAL E FONOAUDIOLOGIA “DR. ROMEU CHIARAMELLI NETO’’</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2313/proc_101-21_-_pl_54-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2313/proc_101-21_-_pl_54-21.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRÓPRIO MUNICIPAL - CENTRO DE ASSISTÊNCIA SOCIAL ‘‘NAIR ZAMONARI GARCIA BORGES”</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2314/proc_102-21_-_pl_55-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2314/proc_102-21_-_pl_55-21.pdf</t>
   </si>
   <si>
     <t>“DÁ DENOMINAÇÃO A CAMPO DE FUTEBOL”.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2315/proc_103-21_-_pl_56-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2315/proc_103-21_-_pl_56-21.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A VIAS PÚBLICAS LOCALIZADAS NO LOTEAMENTO DENOMINANDO “JARDIM TAQUARAL”</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2316/proc_104-21_-_pl_57-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2316/proc_104-21_-_pl_57-21.pdf</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/proc_105-21_-_pl_58-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/proc_105-21_-_pl_58-21.pdf</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/proc_106-21_-_pl_59-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/proc_106-21_-_pl_59-21.pdf</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/proc_107-21_-_pl_61-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/proc_107-21_-_pl_61-21.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A SISTEMA DE LAZER 1 “PRAÇA GUILHERME BRAGHIN"</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/</t>
+    <t>http://sapl.leme.sp.leg.br/media/</t>
   </si>
   <si>
     <t>“ALTERA DISPOSIÇÃO DA LEI ORDINÁRIA N° 3.107, DE 05 DE AGOSTO DE 2.010 QUE DISPÕE SOBRE O PARCELAMENTO DE DÉBITOS ORIUNDOS DE CONTRIBUIÇÕES PREVIDENCIÁRIAS DEVIDAS E NÃO REPASSADAS AO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL - RPPS"</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/proc_110-21_-_pl_63-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/proc_110-21_-_pl_63-21.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REPASSE A TÍTULO DE CONTRIBUIÇÃO FINANCEIRA À IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE LEME E AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2323/proc_111-21_-_pl_64-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2323/proc_111-21_-_pl_64-21.pdf</t>
   </si>
   <si>
     <t>ASSEGURA A PROFISSIONAIS E ALUNOS NO ÂMBITO DAS ESCOLAS MUNICIPAIS O DIREITO À INSTITUIÇÃO, PELO PODER PÚBLICO, DE PROGRAMA EDUCACIONAL DE PREVENÇÃO À VIOLÊNCIA DOMÉSTICA (MARIA DA PENHA NAS ESCOLAS).</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2324/proc_112-21_-_pl_65-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2324/proc_112-21_-_pl_65-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAMPANHA PERMANENTE DE PROTEÇÃO AS MULHERES ‘SINAL VERMELHO CONTRA A VIOLÊNCIA DOMÉSTICA”, NO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/proc_115-21_-_pl_66-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/proc_115-21_-_pl_66-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAMPANHA PERMANENTE DE PROTEÇÃO AS MULHERES DENOMINADAS DE “SINAL VERMELHO CONTRA A VIOLÊNCIA DOMÉSTICA”, NO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/proc_116-21_-_pl_67-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/proc_116-21_-_pl_67-21.pdf</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/proc_117-21_-_pl_68-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/proc_117-21_-_pl_68-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAMPANHA PERMANENTE DE PROTEÇÃO AS MULHERES DENOMINADA DE “SINAL VERMELHO CONTRA A VIOLÊNCIA DOMÉSTICA”, NO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/proc_118-21_-_pl_69-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/proc_118-21_-_pl_69-21.pdf</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/proc_122-21_-_pl_70-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/proc_122-21_-_pl_70-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO, PELA REDE PÚBLICA DE SAÚDE, DO RESULTADO DO EXAME CITOPATOLÓGICO DO COLO DO ÚTERO NO PRAZO MÁXIMO DE 30 DIAS A PARTIR DA COLETA DO EXAME.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/proc_125-21_-_pl_71-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/proc_125-21_-_pl_71-21.pdf</t>
   </si>
   <si>
     <t>“INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE LEME A SEMANA MUNICIPAL DA CAPOTERAPIA, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/proc_129-21_-_pl_72-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/proc_129-21_-_pl_72-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2022/2025 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/proc_130-21_-_pl_73-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/proc_130-21_-_pl_73-21.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2022.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/proc_132-21_-_pl_74-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/proc_132-21_-_pl_74-21.pdf</t>
   </si>
   <si>
     <t>RECONHECE AS ATIVIDADES DO ALCOÓLICOS ANÔNIMOS COMO ESSENCIAIS PARA O MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/proc_133-21_-_pl_75-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/proc_133-21_-_pl_75-21.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI ORDINÁRIA N° 2478, DE 13 DE SETEMBRO DE 2000, QUE DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DO MEIO AMBIENTE - COSEMA E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/proc_134-21_-_pl_76-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/proc_134-21_-_pl_76-21.pdf</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2339/proc_135-21_-_pl_77-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2339/proc_135-21_-_pl_77-21.pdf</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2340/proc_136-21_-_pl_78-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2340/proc_136-21_-_pl_78-21.pdf</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/proc_139-21_-_pl_79-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/proc_139-21_-_pl_79-21.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO À PRÓPRIO MUNICIPAL - EMEB “PROF DANIELA RAVANINI JOEST”</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/proc_146-21_-_pl_80-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/proc_146-21_-_pl_80-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DA RELAÇÃO DOS MEDICAMENTOS DISPONÍVEIS E INDISPONÍVEIS NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO DE LEME - SP</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Ricardo de Moraes Canata</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/proc_147-21_-_pl_81-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/proc_147-21_-_pl_81-21.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA EDUCAÇÃO, TECNOLOGIA E INOVAÇÃO NO ÂMBITO DO MUNICÍPIO DE LEM E/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/proc_156-21_-_pl_83-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/proc_156-21_-_pl_83-21.pdf</t>
   </si>
   <si>
     <t>"INSTITUIU O PROGRAMA TEMPORÁRIO DE PAGAMENTO INCENTIVADO DE DÉBITOS - PTPL VIII' COM A FAZENDA PÚBLICA MUNICIPAL NAS CONDIÇÕES QUE ESPECIFICA ''</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/proc_157-21_-_pl_84-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/proc_157-21_-_pl_84-21.pdf</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/proc_158-21_-_pl_85-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/proc_158-21_-_pl_85-21.pdf</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Cintia Cristina Grossklauss</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/proc_160-21_-_pl_86-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/proc_160-21_-_pl_86-21.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL EM HOMENAGEM E GRATIDÃO AOS PROFISSIONAIS DA SAÚDE QUE ATUARAM NA LINHA DE FRENTE CONTRA A COVID-19.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/proc_164-21_-_pl_87-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/proc_164-21_-_pl_87-21.pdf</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/proc_166-21_-_pl_88-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/proc_166-21_-_pl_88-21.pdf</t>
   </si>
   <si>
     <t>CRIA O COMPLEXO EDUCACIONAL DE EDUCAÇÃO BÁSICA “PEDRO PIVA" PARA ATENDIMENTO EM TEMPO INTEGRAL NA REDE MUNICIPAL DE ENSINO DE LEME.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/proc_167-21_-_pl_89-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/proc_167-21_-_pl_89-21.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O ‘PROGRAMA DE PARCELAMENTO DE DÉBITOS’ JUNTO À SAECIL - SUPERINTENDÊNCIA DE ÁGUA E ESGOTOS DA CIDADE DE LEME”</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/proc_170-21_-_pl_90-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/proc_170-21_-_pl_90-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DA APRESENTAÇÃO DO “TESTE DA ORELHINHA” NO ATO DA MATRICULA ESCOLAR NO ÂMBITO DO MUNICÍPIO DE LEME, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2358/proc_175-21_-_pl_92-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2358/proc_175-21_-_pl_92-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO DE USO DE BENS PÚBLICOS MUNICIPAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2397/proc_176-21_-_pl_93-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2397/proc_176-21_-_pl_93-21.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DA LEI N° 3.263, DE 13 DE NOVEMBRO DE 2012, QUAL DISPÕE SOBRE DESAFETAÇÃO DE ÁREA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2398/proc_178-21_-_pl_94-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2398/proc_178-21_-_pl_94-21.pdf</t>
   </si>
   <si>
     <t>"DÁ DENOMINAÇÃO A VIA PÚBLICA - RUA "MÁRCIO ROBERTO SILVEIRA"</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2399/proc_181-21_-_pl_95-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2399/proc_181-21_-_pl_95-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O FORNECIMENTO DE ESTRUTURA MÍNIMA PELAS AGÊNCIAS BANCÁRIAS E CASAS LOTÉRICAS COM FILAS EXTERNAS NO ÂMBITO DO MUNICÍPIO DE LEME/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2400/proc_187-21_-_pl_96-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2400/proc_187-21_-_pl_96-21.pdf</t>
   </si>
   <si>
     <t>“ALTERA DEMONSTRATIVOS DA LEI MUNICIPAL N.° 4.020, DE 07 DE JULHO DE 2021, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO DO ORÇAMENTO PARA O EXERCÍCIO DE 2022, ATUALIZANDO INFORMAÇÕES DAS PEÇAS DE PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/proc_188-21_-_pl_97-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/proc_188-21_-_pl_97-21.pdf</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/proc_189-21_-_pl_98-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/proc_189-21_-_pl_98-21.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL FIRMAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO - DER/SP, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/proc_190-21_-_pl_99-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/proc_190-21_-_pl_99-21.pdf</t>
   </si>
   <si>
     <t>"ALTERA O VALOR DA SUBVENÇÃO CONCEDIDA À IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE LEME."</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/proc_192-21_-_pl_100-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/proc_192-21_-_pl_100-21.pdf</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/proc_193-21_-_pl_101-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/proc_193-21_-_pl_101-21.pdf</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/proc_194-21_-_pl_102-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/proc_194-21_-_pl_102-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O COMPLEMENTO CONSTITUCIONAL COM RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/proc_195-21_-_pl_103-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/proc_195-21_-_pl_103-21.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS NA LEI ORDINÁRIA N° 4.062, DE 23 DE DEZEMBRO DE 2021, QUE DISPÕE SOBRE O COMPLEMENTO CONSTITUCIONAL COM RECURSOS DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - FUNDEB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Ricardo de Assis</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1264/proc_96-21_-_pd_01-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1264/proc_96-21_-_pd_01-21.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO DR. BENITO CACCIA ROSALEM.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1265/proc_119-21_-_pd_02-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1265/proc_119-21_-_pd_02-21.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. JOSÉ ITAMAR RODRIGUES MIRANDA.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1266/proc_138-21_-_pd_03-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1266/proc_138-21_-_pd_03-21.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO PADRE ANDERSON LUÍS RIBEIRO.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1267/proc_148-21_-_pd_04-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1267/proc_148-21_-_pd_04-21.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. WAGNER ZANIBONI.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1268/proc_169-21_-_pd_05-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1268/proc_169-21_-_pd_05-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA "NEWTON PRADO" AO SR. RUI JONAS ARLE.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1269/proc_171-21_-_pd_06-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1269/proc_171-21_-_pd_06-21.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA A DRA. ROBERTA LISI.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1270/proc_172-21_-_pd_07-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1270/proc_172-21_-_pd_07-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA “NEWTON PRADO" A DRA. LARISSA REGINA ALVES DE CARLI ZANCA.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1271/proc_179-21_-_pd_08-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1271/proc_179-21_-_pd_08-21.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. "ANTÔNIO APARECIDO RODRIGUES".</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>Luis Fernando da Silva Beck</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1272/proc_184-21_-_pd_09-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1272/proc_184-21_-_pd_09-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA "NEWTON PRADO" A SRA. BERENICE DE FÁTIMA TAUFIC LUIZ.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>Vanessa Galloni Carrera</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1274/proc_185-21_-_pd_10-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1274/proc_185-21_-_pd_10-21.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. “VALENTIN COMIN”.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1275/proc_186-21_-_pd_11-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1275/proc_186-21_-_pd_11-21.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. DEP. FEDERAL "VANDERLEI MACRIS".</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>Lourdes Silva Camacho</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1428/proc_191-21_-_pd_12-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1428/proc_191-21_-_pd_12-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA “NEWTON PRADO” A SRA. SANDRA APARECIDA MARTINS KAUFFMANN.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1203/proc_19-20_-_pr_01-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1203/proc_19-20_-_pr_01-20.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS 3º E 6º DO ARTIGO 10 DA RESOLUÇÃO Nº 352 DE 21 DE MAIO DE 2.018.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1204/proc_86-20_-_pr_03-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1204/proc_86-20_-_pr_03-20.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA RESOLUÇÃO 144, DE 10 DE ABRIL DE 1995 - RICML.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1205/proc_95-20_-_pr_04-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1205/proc_95-20_-_pr_04-20.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 1º, 2º E 3º DA RESOLUÇÃO N° 352  DE 21 DE MAIO DE 2.018.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1206/proc_119-20_-_pr_05-20.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1206/proc_119-20_-_pr_05-20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE FRENTE PARLAMENTAR EM DEFESA DOS DIREITOS DA PESSOAS COM DEFICIÊNCIA E DOENÇAS RARAS.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1207/proc_126-21_-_pr_06-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1207/proc_126-21_-_pr_06-21.pdf</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO DE ASSUNTOS RELENVANTES PARA TRATAR DA MORTALIDADE DE PEIXES E DA QUALIDADE DA ÁGUA DO RIO MOGI-GUAÇU POSSIVELMENTE PELO DESPEJO DE ESGOTO IN NATURA.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1208/proc_127-21_-_pr_07-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1208/proc_127-21_-_pr_07-21.pdf</t>
   </si>
   <si>
     <t>ACRESCE O INCISO XXIII AO PARÁGRAFO PRIMEIRO DO ARTIGO 54 E DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO AO ARTIGO 157, AMBOS DA RESOLUÇÃO 144, DE 10 DE ABRIL DE 1995 - RICML</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1209/proc_128-21_-_pr_08-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1209/proc_128-21_-_pr_08-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DA FRENTE PARLAMENTAR EM DEFESA DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DOENÇAS RARAS.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1210/proc_137-21_-_pr_09-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1210/proc_137-21_-_pr_09-21.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS PARÁGRAFOS QUARTO E QUINTO, AMBOS DO ARTIGO 272 DA RESOLUÇÃO 144, DE 10 DE ABRIL DE 1995 - RICML</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/proc_149-21_-_pr_10-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/proc_149-21_-_pr_10-21.pdf</t>
   </si>
   <si>
     <t>REVOGA-SE O INCISO III E PARÁGRAFOS 7º E 8º E ALTERA O PARÁGRAFO 3º DO ARTIGO 252 DA RESOLUÇÃO 144, DE 10 DE ABRIL DE 1995 - RICML.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/proc_163-21_-_pr_11-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/proc_163-21_-_pr_11-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PARTICIPAÇÃO DA CÂMARA NO 20° CONGRESSO NACIONAL DE PREVIDÊNCIA DA ANEPREM E DO IV SEMINÁRIO NORDESTINO DA ANEPP E XV ENCONTRO DA APEPP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/proc_174-21_-_pr_12-21.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/proc_174-21_-_pr_12-21.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO DO PRAZO PARA CONCLUSÃO DOS TRABALHOS DA COMISSÃO DE ASSUNTOS RELEVANTES PARA TRATAR DA MORTANDADE DE PEIXES E DA QUALIDADE DA ÁGUA DO RIO MOGI-GUAÇU POSSIVELMENTE PELO DESPEJO DE ESGOTO IN NATURA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1683,67 +1683,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/proc_05-21_-_pl_01-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/proc_06-21_-_pl_02-21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/proc_07-21_-_pl_03-21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/proc_09-21_-_pl_04-21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/proc_10-21_-_pl_05-21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proc_11-21_-_pl_06-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proc_12-21_-_pl_07-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/proc_14-21_-_pl_08-21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/proc_15-21_-_pl_09-21.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/proc_16-21_-_pl_10-21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/proc_22-21_-_pl_11-21.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/proc_23-21_-_pl_12-21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/proc_24-21_-_pl_13-21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/proc_25-21_-_pl_14-21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/proc_26-21_-_pl_15-21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/proc_27-21_-_pl_16-21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/proc_28-21_-_pl_17-21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/proc_30-21_-_pl_18-21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/proc_31-21_-_pl_19-21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/proc_33-21_-_pl_20-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/proc_34-21_-_pl_21-21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/proc_35-21_-_pl_22-21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/proc_39-21_-_pl_24-21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/proc_40-21_-_pl_25-21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proc_41-21_-_pl_26-21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/proc_42-21_-_pl_27-21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/proc_43-21_-_pl_28-21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/proc_44-21_-_pl_29-21.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/proc_45-21_-_pl_30-21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/proc_46-21_-_pl_31-21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/proc_51-21_-_pl_32-21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/proc_52-21_-_pl_33-21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/proc_53-21_-_pl_34-21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/proc_54-21_-_pl_35-21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/proc_55-21_-_pl_36-21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/proc_57-21_-_pl_37-21.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/proc_59-21_-_pl_38-21.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/proc_61-21_-_pl_39-21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/proc_67-21_-_pl_40-21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/proc_72-21_-_pl_41-21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/proc_73-21_-_pl_42-21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/proc_76-21_-_pl_43-21.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/proc_77-21_-_pl_44-21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/proc_80-21_-_pl_45-21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/proc_81-21_-_pl_47-21.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/proc_85-21_-_pl_48-21.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/proc_86-21_-_pl_49-21.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/proc_87-21_-_pl_50-21.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/proc_90-21_-_pl_51-21.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/proc_91-21_-_pl_52-21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/proc_100-21_-_pl_53-21.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2313/proc_101-21_-_pl_54-21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2314/proc_102-21_-_pl_55-21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2315/proc_103-21_-_pl_56-21.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2316/proc_104-21_-_pl_57-21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/proc_105-21_-_pl_58-21.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/proc_106-21_-_pl_59-21.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/proc_107-21_-_pl_61-21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/proc_110-21_-_pl_63-21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2323/proc_111-21_-_pl_64-21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2324/proc_112-21_-_pl_65-21.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/proc_115-21_-_pl_66-21.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/proc_116-21_-_pl_67-21.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/proc_117-21_-_pl_68-21.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/proc_118-21_-_pl_69-21.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/proc_122-21_-_pl_70-21.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/proc_125-21_-_pl_71-21.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/proc_129-21_-_pl_72-21.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/proc_130-21_-_pl_73-21.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/proc_132-21_-_pl_74-21.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/proc_133-21_-_pl_75-21.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/proc_134-21_-_pl_76-21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2339/proc_135-21_-_pl_77-21.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2340/proc_136-21_-_pl_78-21.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/proc_139-21_-_pl_79-21.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/proc_146-21_-_pl_80-21.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/proc_147-21_-_pl_81-21.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/proc_156-21_-_pl_83-21.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/proc_157-21_-_pl_84-21.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/proc_158-21_-_pl_85-21.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/proc_160-21_-_pl_86-21.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/proc_164-21_-_pl_87-21.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/proc_166-21_-_pl_88-21.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/proc_167-21_-_pl_89-21.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/proc_170-21_-_pl_90-21.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2358/proc_175-21_-_pl_92-21.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2397/proc_176-21_-_pl_93-21.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2398/proc_178-21_-_pl_94-21.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2399/proc_181-21_-_pl_95-21.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2400/proc_187-21_-_pl_96-21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/proc_188-21_-_pl_97-21.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/proc_189-21_-_pl_98-21.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/proc_190-21_-_pl_99-21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/proc_192-21_-_pl_100-21.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/proc_193-21_-_pl_101-21.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/proc_194-21_-_pl_102-21.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/proc_195-21_-_pl_103-21.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1264/proc_96-21_-_pd_01-21.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1265/proc_119-21_-_pd_02-21.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1266/proc_138-21_-_pd_03-21.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1267/proc_148-21_-_pd_04-21.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1268/proc_169-21_-_pd_05-21.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1269/proc_171-21_-_pd_06-21.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1270/proc_172-21_-_pd_07-21.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1271/proc_179-21_-_pd_08-21.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1272/proc_184-21_-_pd_09-21.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1274/proc_185-21_-_pd_10-21.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1275/proc_186-21_-_pd_11-21.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1428/proc_191-21_-_pd_12-21.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1203/proc_19-20_-_pr_01-20.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1204/proc_86-20_-_pr_03-20.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1205/proc_95-20_-_pr_04-20.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1206/proc_119-20_-_pr_05-20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1207/proc_126-21_-_pr_06-21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1208/proc_127-21_-_pr_07-21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1209/proc_128-21_-_pr_08-21.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1210/proc_137-21_-_pr_09-21.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/proc_149-21_-_pr_10-21.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/proc_163-21_-_pr_11-21.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/proc_174-21_-_pr_12-21.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/proc_05-21_-_pl_01-21.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/proc_06-21_-_pl_02-21.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/proc_07-21_-_pl_03-21.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/proc_09-21_-_pl_04-21.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/proc_10-21_-_pl_05-21.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proc_11-21_-_pl_06-21.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proc_12-21_-_pl_07-21.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/proc_14-21_-_pl_08-21.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/proc_15-21_-_pl_09-21.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/proc_16-21_-_pl_10-21.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/proc_22-21_-_pl_11-21.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/proc_23-21_-_pl_12-21.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/proc_24-21_-_pl_13-21.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/proc_25-21_-_pl_14-21.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/proc_26-21_-_pl_15-21.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/proc_27-21_-_pl_16-21.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/proc_28-21_-_pl_17-21.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/proc_30-21_-_pl_18-21.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/proc_31-21_-_pl_19-21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/proc_33-21_-_pl_20-21.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/proc_34-21_-_pl_21-21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/proc_35-21_-_pl_22-21.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/proc_39-21_-_pl_24-21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/proc_40-21_-_pl_25-21.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proc_41-21_-_pl_26-21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/proc_42-21_-_pl_27-21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/proc_43-21_-_pl_28-21.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/proc_44-21_-_pl_29-21.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/proc_45-21_-_pl_30-21.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/proc_46-21_-_pl_31-21.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2283/proc_51-21_-_pl_32-21.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2287/proc_52-21_-_pl_33-21.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2289/proc_53-21_-_pl_34-21.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/proc_54-21_-_pl_35-21.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/proc_55-21_-_pl_36-21.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/proc_57-21_-_pl_37-21.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/proc_59-21_-_pl_38-21.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/proc_61-21_-_pl_39-21.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/proc_67-21_-_pl_40-21.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/proc_72-21_-_pl_41-21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/proc_73-21_-_pl_42-21.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/proc_76-21_-_pl_43-21.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/proc_77-21_-_pl_44-21.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/proc_80-21_-_pl_45-21.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/proc_81-21_-_pl_47-21.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/proc_85-21_-_pl_48-21.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/proc_86-21_-_pl_49-21.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/proc_87-21_-_pl_50-21.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/proc_90-21_-_pl_51-21.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/proc_91-21_-_pl_52-21.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/proc_100-21_-_pl_53-21.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2313/proc_101-21_-_pl_54-21.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2314/proc_102-21_-_pl_55-21.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2315/proc_103-21_-_pl_56-21.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2316/proc_104-21_-_pl_57-21.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/proc_105-21_-_pl_58-21.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/proc_106-21_-_pl_59-21.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/proc_107-21_-_pl_61-21.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/proc_110-21_-_pl_63-21.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2323/proc_111-21_-_pl_64-21.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2324/proc_112-21_-_pl_65-21.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/proc_115-21_-_pl_66-21.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/proc_116-21_-_pl_67-21.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/proc_117-21_-_pl_68-21.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/proc_118-21_-_pl_69-21.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/proc_122-21_-_pl_70-21.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/proc_125-21_-_pl_71-21.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/proc_129-21_-_pl_72-21.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/proc_130-21_-_pl_73-21.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/proc_132-21_-_pl_74-21.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/proc_133-21_-_pl_75-21.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/proc_134-21_-_pl_76-21.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2339/proc_135-21_-_pl_77-21.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2340/proc_136-21_-_pl_78-21.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/proc_139-21_-_pl_79-21.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/proc_146-21_-_pl_80-21.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/proc_147-21_-_pl_81-21.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/proc_156-21_-_pl_83-21.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/proc_157-21_-_pl_84-21.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/proc_158-21_-_pl_85-21.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/proc_160-21_-_pl_86-21.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/proc_164-21_-_pl_87-21.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/proc_166-21_-_pl_88-21.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/proc_167-21_-_pl_89-21.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2357/proc_170-21_-_pl_90-21.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2358/proc_175-21_-_pl_92-21.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2397/proc_176-21_-_pl_93-21.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2398/proc_178-21_-_pl_94-21.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2399/proc_181-21_-_pl_95-21.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2400/proc_187-21_-_pl_96-21.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2401/proc_188-21_-_pl_97-21.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/proc_189-21_-_pl_98-21.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/proc_190-21_-_pl_99-21.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/proc_192-21_-_pl_100-21.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/proc_193-21_-_pl_101-21.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/proc_194-21_-_pl_102-21.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/proc_195-21_-_pl_103-21.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1264/proc_96-21_-_pd_01-21.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1265/proc_119-21_-_pd_02-21.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1266/proc_138-21_-_pd_03-21.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1267/proc_148-21_-_pd_04-21.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1268/proc_169-21_-_pd_05-21.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1269/proc_171-21_-_pd_06-21.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1270/proc_172-21_-_pd_07-21.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1271/proc_179-21_-_pd_08-21.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1272/proc_184-21_-_pd_09-21.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1274/proc_185-21_-_pd_10-21.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1275/proc_186-21_-_pd_11-21.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1428/proc_191-21_-_pd_12-21.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1203/proc_19-20_-_pr_01-20.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1204/proc_86-20_-_pr_03-20.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1205/proc_95-20_-_pr_04-20.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1206/proc_119-20_-_pr_05-20.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1207/proc_126-21_-_pr_06-21.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1208/proc_127-21_-_pr_07-21.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1209/proc_128-21_-_pr_08-21.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1210/proc_137-21_-_pr_09-21.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1211/proc_149-21_-_pr_10-21.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1212/proc_163-21_-_pr_11-21.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2021/1213/proc_174-21_-_pr_12-21.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H122"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>