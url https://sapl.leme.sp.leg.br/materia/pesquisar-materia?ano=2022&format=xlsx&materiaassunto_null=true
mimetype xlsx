--- v0 (2025-12-17)
+++ v1 (2026-06-10)
@@ -51,1413 +51,1413 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1724/proc_01-22_-_pl_01-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1724/proc_01-22_-_pl_01-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1725/proc_03-22_-_pl_02-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1725/proc_03-22_-_pl_02-22.pdf</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1726/proc_07-22_-_pl_03-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1726/proc_07-22_-_pl_03-22.pdf</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1727/proc_08-22_-_pl_04-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1727/proc_08-22_-_pl_04-22.pdf</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1728/proc_10-22_-_pl_05-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1728/proc_10-22_-_pl_05-22.pdf</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1729/proc_11-22_-_pl_06-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1729/proc_11-22_-_pl_06-22.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL N° 4.020 DE 07 DE JULHO DE 2021, QUE DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO DO ORÇAMENTO PARA O EXERCÍCIO DE 2022, E ANEXOS DA LEI N° 4.047 DE 08 DE NOVEMBRO DE 2021, QUE DISPÕE SOBRE O PLANO PLURIANUAL PARA O QUADRIÊNIO 2022/2025, ATUALIZANDO OS VALORES E METAS PARA MANTER A COMPATIBILIDADE ENTRE AS PEÇAS DE PLANEJAMENTO E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ellan Ricardo da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1730/proc_12-22_-_pl_07-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1730/proc_12-22_-_pl_07-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE INCENTIVO À LEITURA E TROCA DE LIVROS NO ÂMBITO DO MUNICÍPIO DE LEM E/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1731/proc_14-22_-_pl_08-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1731/proc_14-22_-_pl_08-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LEME, COM O SEU PERCENTUAL DE PARTICIPAÇÃO, NO ÂMBITO DO CONSORCIO INTERMUNICIPAL CEMMIL - SANEAMENTO AMBIENTAL, A CONTRATAR COM A DESENVOLVE SP - AGÊNCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1732/proc_16-22_-_pl_09-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1732/proc_16-22_-_pl_09-22.pdf</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1733/proc_18-22_-_pl_10-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1733/proc_18-22_-_pl_10-22.pdf</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1734/proc_19-22_-_pl_11-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1734/proc_19-22_-_pl_11-22.pdf</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1735/proc_20-22_-_pl_12-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1735/proc_20-22_-_pl_12-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DO CICLISMO NO ÂMBITO DO MUNICÍPIO DE LEME/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Luis Fernando da Silva Beck</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1736/proc_21-22_-_pl_13-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1736/proc_21-22_-_pl_13-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE COMBATE À FOME, NO ÂMBITO DO MUNICÍPIO DE LEME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1737/proc_22-22_-_pl_14-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1737/proc_22-22_-_pl_14-22.pdf</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1738/proc_23-22_-_pl_15-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1738/proc_23-22_-_pl_15-22.pdf</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1739/proc_24-22_-_pl_16-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1739/proc_24-22_-_pl_16-22.pdf</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1740/proc_25-22_-_pl_17-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1740/proc_25-22_-_pl_17-22.pdf</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1741/proc_26-22_-_pl_18-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1741/proc_26-22_-_pl_18-22.pdf</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1742/proc_28-22_-_pl_19-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1742/proc_28-22_-_pl_19-22.pdf</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1743/proc_31-22_-_pl_20-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1743/proc_31-22_-_pl_20-22.pdf</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1744/proc_32-22_-_pl_21-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1744/proc_32-22_-_pl_21-22.pdf</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1745/proc_33-22_-_pl_22-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1745/proc_33-22_-_pl_22-22.pdf</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1746/proc_36-22_-_pl_23-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1746/proc_36-22_-_pl_23-22.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIO COM O DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO DE SÃO PAULO - DER/SP”</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1747/proc_37-22_-_pl_24-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1747/proc_37-22_-_pl_24-22.pdf</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1748/proc_38-22_-_pl_25-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1748/proc_38-22_-_pl_25-22.pdf</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1749/proc_39-22_-_pl_26-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1749/proc_39-22_-_pl_26-22.pdf</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1973/proc_40-22_-_pl_27-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1973/proc_40-22_-_pl_27-22.pdf</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1974/proc_42-22_-_pl_28-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1974/proc_42-22_-_pl_28-22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE VIAS PÚBLICAS."</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/proc_43-22_-_pl_29-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/proc_43-22_-_pl_29-22.pdf</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/proc_44-22_-_pl_30-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/proc_44-22_-_pl_30-22.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A SALA DO CENTRO INTEGRADO EDUCACIONAL “KAMAL TAUFIC NASSIF".</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/proc_46-22_-_pl_31-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/proc_46-22_-_pl_31-22.pdf</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/proc_47-22_-_pl_32-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/proc_47-22_-_pl_32-22.pdf</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/proc_50-22_-_pl_33-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/proc_50-22_-_pl_33-22.pdf</t>
   </si>
   <si>
     <t>ALTERA E ACRESCE DISPOSITIVOS A LEI ORDINÁRIA N° 3.872, DE 05 DE FEVEREIRO DE 2020".</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/proc_51-22_-_pl_34-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/proc_51-22_-_pl_34-22.pdf</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/proc_57-22_-_pl_35-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/proc_57-22_-_pl_35-22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DE VIA PÚBLICA."</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/proc_58-22_-_pl_36-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/proc_58-22_-_pl_36-22.pdf</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/proc_59-22_-_pl_37-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/proc_59-22_-_pl_37-22.pdf</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/proc_60-22_-_pl_38-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/proc_60-22_-_pl_38-22.pdf</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/proc_61-22_-_pl_39-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/proc_61-22_-_pl_39-22.pdf</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Lourdes Silva Camacho</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/proc_62-22_-_pl_40-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/proc_62-22_-_pl_40-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ENTRADA DE ANIMAIS EM HOSPITAIS PARA VISITAÇÃO DE PACIENTES INTERNADOS.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Airton Candido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1987/proc_65-22_-_pl_41-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1987/proc_65-22_-_pl_41-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DE COMBATE AO ABUSO E EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/proc_66-22_-_pl_42-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/proc_66-22_-_pl_42-22.pdf</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA O INSTITUTO RUBINHO BUTIERI DO ESTADO DE SÃO PAULO"</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/proc_67-22_-_pl_43-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/proc_67-22_-_pl_43-22.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Cintia Cristina Grossklauss</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/proc_68-22_-_pl_44-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/proc_68-22_-_pl_44-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROGRAMA DE COOPERAÇÃO E O CÓDIGO SINAL VERMELHO" NO MUNICÍPIO DE LEME/SP, VISANDO O COM BATE E A PREVENÇÃO À VIOLÊNCIA CONTRA A MULHER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1991/proc_69-22_-_pl_45-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1991/proc_69-22_-_pl_45-22.pdf</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/proc_72-22_-_pl_46-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/proc_72-22_-_pl_46-22.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 40 DA LEI N9 3354, DE 06 DE JULHO DE 2014, QUE DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE LEME, ESTADO DE SÃO PAULO, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO GESTÃO, INTERRELAÇÕES ENTRE OS SEUS COMPONENTES, RECURSOS HUMANOS, FINANCIAMENTO.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1993/proc_73-22_-_pl_47-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1993/proc_73-22_-_pl_47-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CENTRO DE ATENDIMENTO MÉDICO VETERINÁRIO MUNICIPAL DENOMINADO "DR GEOVANNI PASCOAL PELUZZO", NO ÂMBITO DO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/proc_74-22_-_pl_48-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/proc_74-22_-_pl_48-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CAMPANHA MUNICIPAL DE ORIENTAÇÃO AOS IDOSOS CONTRA VIOLÊNCIA FINANCEIRA NO ÂMBITO DO COMÉRCIO ELETRÔNICO E NA INTERNET E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/proc_76-22_-_pl_49-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/proc_76-22_-_pl_49-22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO PÚBLICO MUNICIPAL”.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/proc_77-22_-_pl_50-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/proc_77-22_-_pl_50-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SELO EMPRESA AMIGA DA MULHER ÀS EMPRESAS QUE CUMPRIREM AÇÕES E PROJETOS DE PROMOÇÃO E DEFESA DOS DIREITOS DA MULHER, BEM COMO METAS DE VALORIZAÇÃO À PLENA VIVÊNCIA DA MULHER NO AMBIENTE DE TRABALHO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/proc_78-22_-_pl_51-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/proc_78-22_-_pl_51-22.pdf</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/proc_79-22_-_pl_52-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/proc_79-22_-_pl_52-22.pdf</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/proc_82-22_-_pl_53-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/proc_82-22_-_pl_53-22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DE ESTRADAS MUNICIPAIS"</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/proc_83-22_-_pl_54-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/proc_83-22_-_pl_54-22.pdf</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/proc_84-22_-_pl_55-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/proc_84-22_-_pl_55-22.pdf</t>
   </si>
   <si>
     <t>"INSTITUIU O ‘PROGRAMA DE RECUPERAÇÃO DE CRÉDITOS DA FAZENDA PÚBLICA MUNICIPAL’ NAS CONDIÇÕES QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/proc_87-22_-_pl_56-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/proc_87-22_-_pl_56-22.pdf</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/proc_89-22_-_pl_57-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/proc_89-22_-_pl_57-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE DATAS DE EVENTOS DO MUNICÍPIO DE LEME DA CAMPANHA "OUTUBRO ROSA ANIMAL", DEDICADA A AÇÕES DE CONSCIENTIZAÇÃO E DETECÇÃO PRECOCE AO CÂNCER DE MAMA, EM FEMEAS DAS ESPÉCIES CANINAS E FELINAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/proc_90-22_-_pl_58-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/proc_90-22_-_pl_58-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE DATAS DE EVENTOS DO MUNICÍPIO DE LEME DA CAMPANHA "NOVEMBRO AZUL ANIMAL", DEDICADA A AÇÕES DE CONSCIENTIZAÇÃO E DETECÇÃO PRECOCE AO CÂNCER DE PRÓSTATA EM MACHOS DAS ESPÉCIES CANINOS E FELINOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/proc_91-22_-_pl_59-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/proc_91-22_-_pl_59-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REPASSE A TÍTULO DE CONTRIBUIÇÃO FINANCEIRA À IRMANDADE SANTA CASA DE MISERICÓRDIA DE LEME.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/proc_92-22_-_pl_60-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/proc_92-22_-_pl_60-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE "JETON" POR EXERCÍCIO DE FUNÇÃO DE MEMBRO DA COMISSÃO PERMANENTE DE LICITAÇÕES, PREGOEIRO E MEMBROS DA EQUIPE DE A POIO EM PREGÕES E DO COMITÊ DE INVESTIMENTOS DO LEMEPREV - INSTITUTO DE PREVIDÊNCIA DO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/proc_93-22_-_pl_61-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/proc_93-22_-_pl_61-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA “SEMANA DO AEROMODELISMO, A SER COMEMORADA ANUALMENTE ENTRE OS DIAS 16 E 22 DE JULHO”, NO ÂMBITO DO MUNICÍPIO DE LEME/SP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Ricardo de Moraes Canata</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/proc_96-22_-_pl_62-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/proc_96-22_-_pl_62-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI A "SESSÃO AZUL" NAS SALAS DE CINEMA DO MUNICÍPIO DE LEME/SP, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/proc_100-22_-_pl_63-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/proc_100-22_-_pl_63-22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DO ESF (ESTRATÉGIA SAÚDE DA FAMÍLIA) DO BAIRRO JARDIM RENASCENÇA"</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/proc_103-22_-_pl_64-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/proc_103-22_-_pl_64-22.pdf</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2013/proc_107-22_-_pl_65-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2013/proc_107-22_-_pl_65-22.pdf</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/proc_108-22_-_pl_66-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/proc_108-22_-_pl_66-22.pdf</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/proc_109-22_-_pl_67-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/proc_109-22_-_pl_67-22.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A CORRETA IDENTIFICAÇÃO E RETIFICAÇÃO DOS TRAÇADOS DAS ESTRADAS RURAIS DESTE MUNICÍPIO DE LEME”</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/proc_68-22_-_pl_44-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/proc_68-22_-_pl_44-22.pdf</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/proc_120-22_-_pl_69-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/proc_120-22_-_pl_69-22.pdf</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/proc_121-22_-_pl_70-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/proc_121-22_-_pl_70-22.pdf</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/proc_122-22_-_pl_71-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/proc_122-22_-_pl_71-22.pdf</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/proc_123-22_-_pl_72-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/proc_123-22_-_pl_72-22.pdf</t>
   </si>
   <si>
     <t>“ALTERA O VALOR DA SUBVENÇÃO CONCEDIDA À IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE LEME."</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/proc_126-22_-_pl_73-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/proc_126-22_-_pl_73-22.pdf</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/proc_127-22_-_pl_74-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/proc_127-22_-_pl_74-22.pdf</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/proc_130-22_-_pl_75-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/proc_130-22_-_pl_75-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIO PÚBLICO MUNICIPAL</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/proc_131-22_-_pl_76-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/proc_131-22_-_pl_76-22.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE DENOMINAÇÃO DE PRÓPRIOS PÚBLICOS"</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/proc_133-22_-_pl_77-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/proc_133-22_-_pl_77-22.pdf</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/proc_139-22_-_pl_78-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/proc_139-22_-_pl_78-22.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LEME PARA O EXERCÍCIO FINANCEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/proc_140-22_-_pl_79-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/proc_140-22_-_pl_79-22.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A SAECIL - SUPERINTENDÊNCIA DE ÁGUA E ESGOTOS DA CIDADE DE LEME A ABRIR CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/proc_142-22_-_pl_80-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/proc_142-22_-_pl_80-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DO PISO SALARIAL DOS AGENTES COMUNITÁRIOS DE SAÚDE E DOS AGENTES DE COMBATE ÀS ENDEMIAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/proc_148-22_-_pl_82-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/proc_148-22_-_pl_82-22.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A DISPENSA E A REDUÇÃO DE JUROS, E MULTAS SOBRE CRÉDITOS DA SAECIL - SUPERINTENDÊNCIA DE ÁGUA E ESGOTOS DA CIDADE DE LEME.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/proc_149-22_-_pl_83-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/proc_149-22_-_pl_83-22.pdf</t>
   </si>
   <si>
     <t>"INSTITUIU O 'PROGRAMA TEMPORÁRIO DE PAGAMENTO INCENTIVADO DE DÉBITOS - PTPI IX' NAS CONDIÇÕES QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/proc_154-22_-_pl_84-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/proc_154-22_-_pl_84-22.pdf</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/proc_155-22_-_pl_85-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/proc_155-22_-_pl_85-22.pdf</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/proc_156-22_-_pl_86-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/proc_156-22_-_pl_86-22.pdf</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/proc_158-22_-_pl_87-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/proc_158-22_-_pl_87-22.pdf</t>
   </si>
   <si>
     <t>ACRESCE DISPOSITIVO NA LEI N° 4.139, DE 22 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/proc_165-22_-_pl_88-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/proc_165-22_-_pl_88-22.pdf</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/proc_166-22_-_pl_89-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/proc_166-22_-_pl_89-22.pdf</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/proc_171-22_-_pl_90-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/proc_171-22_-_pl_90-22.pdf</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/proc_172-22_-_pl_91-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/proc_172-22_-_pl_91-22.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º, DA LEI ORDINÁRIA N° 4.137, DE 15 DE SETEMBRO DE 2022.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/</t>
+    <t>http://sapl.leme.sp.leg.br/media/</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/proc_176-22_-_pl_93-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/proc_176-22_-_pl_93-22.pdf</t>
   </si>
   <si>
     <t>REVOGA AS LEIS MUNICIPAIS QUE MENCIONA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/proc_178-22_-_pl_94-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/proc_178-22_-_pl_94-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DA CRIANÇAS COM TRANSTORNOS DO ESPECTRO AUTISTA - TEA PODER LEVAR SEU PROPRIO LANCHE PARA A ESCOLA PUBLICA OU PRIVADA NO MUNICÍPIO DE LEME/SP E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/proc_183-22_-_pl_95-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/proc_183-22_-_pl_95-22.pdf</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/proc_184-22_-_pl_96-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/proc_184-22_-_pl_96-22.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO MUNICIPAL A CONTRATAR OPERAÇÕES DE CRÉDITO JUNTO À CAIXA ECONÔMICA FEDERAL, NO ÂMBITO DO PROGRAMA FINISA - FINANCIAMENTO À INFRAESTRUTURA E AO SANEAMENTO NA MODALIDADE APOIO FINANCEIRO DESTINADO A APLICAÇÃO EM DESPESA DE CAPITAL E A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/proc_185-22_-_pl_97-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/proc_185-22_-_pl_97-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTALAÇÃO DE REDES DE PROTEÇÃO EM JANELAS E SACADAS DE EDIFÍCIOS RESIDENCIAIS NOVOS NO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/proc_189-22_-_pl_98-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/proc_189-22_-_pl_98-22.pdf</t>
   </si>
   <si>
     <t>“INSTITUIU O ‘PROGRAMA TEMPORÁRIO DE PAGAMENTO INCENTIVADO DE DÉBITOS - PTPI X ’ NAS CONDIÇÕES QUE ESPECIFICA”</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/proc_190-22_-_pl_99-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/proc_190-22_-_pl_99-22.pdf</t>
   </si>
   <si>
     <t>"DISCIPLINA A DISPENSA E A REDUÇÃO DE JUROS, E MULTAS SOBRE CRÉDITOS DA SAECIL - SUPERINTENDÊNCIA DE ÁGUA E ESGOTOS DA CIDADE DE LEME."</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/proc_191-22_-_pl_100-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/proc_191-22_-_pl_100-22.pdf</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/proc_194-22_-_pl_101-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/proc_194-22_-_pl_101-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO PERIÓDICA DO CARDÁPIO DA MERENDA EM TODAS AS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO NO ÂMBITO DO MUNICÍPIO LEME/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/proc_199-22_-_pl_102-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/proc_199-22_-_pl_102-22.pdf</t>
   </si>
   <si>
     <t>ALTERA O VALOR DA SUBVENÇÃO CONCEDIDA À IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE LEME.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/proc_200-22_-_pl_103-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/proc_200-22_-_pl_103-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER REPASSE A TÍTULO DE CONTRIBUIÇÃO FINANCEIRA À IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE LEME E AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/proc_201-22_-_pl_104-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/proc_201-22_-_pl_104-22.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O MUNICÍPIO DE SANTA CRUZ DA CONCEIÇÃO PARA ATENDIMENTO VETERINÁRIO DE CONSULTAS E PROCEDIMENTOS CIRÚRGICOS NO CENTRO DE ATENDIMENTO MÉDICO VETERINÁRIO "GIOVANNI PASQUALE PELUSO" DA PREFEITURA MUNICIPAL DE LEME.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/proc_202-22_-_pl_105-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/proc_202-22_-_pl_105-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CENTRO ONCOLÓGICO DE PREVENÇÃO DE COMBATE AO CÂNCER, NO ÂMBITO DO MUNICÍPIO DE LEME, ESTADO DE SÃO PAULO, COMO FORMA DE AUXILIAR, PREVENIR E MINIMIZAR OS PROBLEMAS CAUSADOS PELO CÂNCER O QUAL NA MESMA ESTRUTURA FÍSICA RECEBERÁ TAMBÉM O PROGRAMA MUNICIPAL DE ATENÇÃO INTEGRAL À SAÚDE DO HOMEM</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/proc_213-22_-_pl_106-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/proc_213-22_-_pl_106-22.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM O GRUPO DE APOIO AO ADULTO-SANTÊ”</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1429/proc_49-22_-_pd_01-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1429/proc_49-22_-_pd_01-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. "LUIS FERNANDO DE BUENO VIDIGAL".</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1430/proc_64-22_-_pd_02-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1430/proc_64-22_-_pd_02-22.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO AOS ARTIGOS 5O E 7O DO DECRETO LEI 322, DE 25 DE AGOSTO DE 2.015”.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
     <t>Ricardo de Assis</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1431/proc_98-22_-_pd_03-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1431/proc_98-22_-_pd_03-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE AO SR. RAUL AUGUSTO NOGUEIRA.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1432/proc_99-22_-_pd_04-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1432/proc_99-22_-_pd_04-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONCESSÃO DA MEDALHA "BOMBEIRO DO ANO".</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1433/proc_110-22_-_pd_05-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1433/proc_110-22_-_pd_05-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. "LUIS GILBERTO FRANCHOZA".</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1434/proc_117-22_-_pd_06-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1434/proc_117-22_-_pd_06-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA “NEWTON PRADO” AO SR. "LUIS GILBERTO FRANCHOZA".</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1435/proc_128-22_-_pd_07-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1435/proc_128-22_-_pd_07-22.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 2º E 3º DO DECRETO LEGISLATIVO N° 275, DE 07 DE AGOSTO DE 2012 QUE INSTITUI NO MUNICÍPIO DE LEME O TÍTULO “BOMBEIRO DO ANO”, A SER OUTORGADA PELA CÂMARA MUNICIPAL DE VEREADORES DE LEME AOS COMPONENTES DO CORPO DE BOMBEIROS DE LEME.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1437/proc_132-22_-_pd_08-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1437/proc_132-22_-_pd_08-22.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO MUNICÍPIO DE LEME/SP, A CONCESSÃO DA MEDALHA "GUARDA CIVIL MUNICIPAL DO ANO", A SER OUTORGADA PELA CÂMARA MUNICIPAL DE VEREADORES DE LEME AOS COMPONENTES DA GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1438/proc_147-22_-_pd_09-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1438/proc_147-22_-_pd_09-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO "SR. ANDRÉ GIULIANO RISSO BOVOLON – 1º TENENTE POLICIAL COMANDANTE DA ESTAÇÃO DE BOMBEIROS DE LEME - SP”.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1439/proc_168-22_-_pd_10-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1439/proc_168-22_-_pd_10-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA NEWTON PRADO A SRA. ZENAIDE BALDIN STRADA.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1440/proc_173-22_-_pd_11-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1440/proc_173-22_-_pd_11-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA NEWTON PRADO AO SR. RAFAEL JOSÉ OLIVEIRA.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>Vanessa Galloni Carrera</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1441/proc_175-22_-_pd_12-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1441/proc_175-22_-_pd_12-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE A SRA. MARIA CRISTINA GOMES DE GODOI.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1442/proc_179-22_-_pd_13-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1442/proc_179-22_-_pd_13-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA NEWTON PRADO AO SR. ADENIR DE JESUS PINTO.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1443/proc_181-22_-_pd_14-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1443/proc_181-22_-_pd_14-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. DEP. FEDERAL “LUIZ CHRYSOSTOMO DE OLIVEIRA".</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1444/proc_186-22_-_pd_15-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1444/proc_186-22_-_pd_15-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA NEWTON PRADO AO SR. JORGE GUTZLAF FILHO.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1445/proc_187-22_-_pd_16-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1445/proc_187-22_-_pd_16-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE A SRA. DANIELA RENATA DE FALCO.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1446/proc_188-22_-_pd_17-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1446/proc_188-22_-_pd_17-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE AO SR. WILSON TADEU ANTONIO BENEDITO.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1447/proc_192-22_-_pd_18-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1447/proc_192-22_-_pd_18-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA "NEWTON PRADO A SRA. IRACILDA APARECIDA OSSUNA.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1448/proc_193-22_-_pd_19-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1448/proc_193-22_-_pd_19-22.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE A SRA. CARLA APARECIDA RODRIGUES VICENTE.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1449/proc_206-22_-_pd_20-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1449/proc_206-22_-_pd_20-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE MEDALHA "NEWTON PRADO' AO SR. MARIO DA SILVA.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1214/proc_63-22_-_pr_01-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1214/proc_63-22_-_pr_01-22.pdf</t>
   </si>
   <si>
     <t>CRIA A PROCURADORIA ESPECIAL DA MULHER NO ÂMBITO DO PODER LEGISLATIVO DO MUNICÍPIO DE LEME, ESTADO DE SÃO PAULO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1215/proc_105-22_-_pr_02-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1215/proc_105-22_-_pr_02-22.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA RESOLUÇÃO 144, DE 10 DE ABRIL DE 1995 - RICML.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1216/proc_118-22_-_pr_03-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1216/proc_118-22_-_pr_03-22.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 7O E INCISO II DO ARTIGO 8O E SEU RESPECTIVO ANEXO IV DA RESOLUÇÃO N.° 332, DE 23 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1217/proc_138-22_-_pr_04-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1217/proc_138-22_-_pr_04-22.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS §§ 1º E 3º DO ARTIGO 8º DA RESOLUÇÃO N° 352 DE 21 DE MAIO DE 2.018.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1218/proc_159-22_-_pr_05-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1218/proc_159-22_-_pr_05-22.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE VIAGEM DE REPRESENTAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1219/proc_182-22_-_pr_06-22.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1219/proc_182-22_-_pr_06-22.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A APRESENTAÇÃO DE ATESTADO MÉDICO E AS PERÍCIAS MÉDICAS NO ÂMBITO DA CÂMARA MUNICIPAL DE LEME COM BASE NA LEI COMPLEMENTAR N° 564, DE 29 DE DEZEMBRO DE 2009 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1764,67 +1764,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1724/proc_01-22_-_pl_01-22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1725/proc_03-22_-_pl_02-22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1726/proc_07-22_-_pl_03-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1727/proc_08-22_-_pl_04-22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1728/proc_10-22_-_pl_05-22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1729/proc_11-22_-_pl_06-22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1730/proc_12-22_-_pl_07-22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1731/proc_14-22_-_pl_08-22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1732/proc_16-22_-_pl_09-22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1733/proc_18-22_-_pl_10-22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1734/proc_19-22_-_pl_11-22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1735/proc_20-22_-_pl_12-22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1736/proc_21-22_-_pl_13-22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1737/proc_22-22_-_pl_14-22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1738/proc_23-22_-_pl_15-22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1739/proc_24-22_-_pl_16-22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1740/proc_25-22_-_pl_17-22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1741/proc_26-22_-_pl_18-22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1742/proc_28-22_-_pl_19-22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1743/proc_31-22_-_pl_20-22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1744/proc_32-22_-_pl_21-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1745/proc_33-22_-_pl_22-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1746/proc_36-22_-_pl_23-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1747/proc_37-22_-_pl_24-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1748/proc_38-22_-_pl_25-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1749/proc_39-22_-_pl_26-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1973/proc_40-22_-_pl_27-22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1974/proc_42-22_-_pl_28-22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/proc_43-22_-_pl_29-22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/proc_44-22_-_pl_30-22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/proc_46-22_-_pl_31-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/proc_47-22_-_pl_32-22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/proc_50-22_-_pl_33-22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/proc_51-22_-_pl_34-22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/proc_57-22_-_pl_35-22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/proc_58-22_-_pl_36-22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/proc_59-22_-_pl_37-22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/proc_60-22_-_pl_38-22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/proc_61-22_-_pl_39-22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/proc_62-22_-_pl_40-22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1987/proc_65-22_-_pl_41-22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/proc_66-22_-_pl_42-22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/proc_67-22_-_pl_43-22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/proc_68-22_-_pl_44-22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1991/proc_69-22_-_pl_45-22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/proc_72-22_-_pl_46-22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1993/proc_73-22_-_pl_47-22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/proc_74-22_-_pl_48-22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/proc_76-22_-_pl_49-22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/proc_77-22_-_pl_50-22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/proc_78-22_-_pl_51-22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/proc_79-22_-_pl_52-22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/proc_82-22_-_pl_53-22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/proc_83-22_-_pl_54-22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/proc_84-22_-_pl_55-22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/proc_87-22_-_pl_56-22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/proc_89-22_-_pl_57-22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/proc_90-22_-_pl_58-22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/proc_91-22_-_pl_59-22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/proc_92-22_-_pl_60-22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/proc_93-22_-_pl_61-22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/proc_96-22_-_pl_62-22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/proc_100-22_-_pl_63-22.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/proc_103-22_-_pl_64-22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2013/proc_107-22_-_pl_65-22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/proc_108-22_-_pl_66-22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/proc_109-22_-_pl_67-22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/proc_68-22_-_pl_44-22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/proc_120-22_-_pl_69-22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/proc_121-22_-_pl_70-22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/proc_122-22_-_pl_71-22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/proc_123-22_-_pl_72-22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/proc_126-22_-_pl_73-22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/proc_127-22_-_pl_74-22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/proc_130-22_-_pl_75-22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/proc_131-22_-_pl_76-22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/proc_133-22_-_pl_77-22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/proc_139-22_-_pl_78-22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/proc_140-22_-_pl_79-22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/proc_142-22_-_pl_80-22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/proc_148-22_-_pl_82-22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/proc_149-22_-_pl_83-22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/proc_154-22_-_pl_84-22.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/proc_155-22_-_pl_85-22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/proc_156-22_-_pl_86-22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/proc_158-22_-_pl_87-22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/proc_165-22_-_pl_88-22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/proc_166-22_-_pl_89-22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/proc_171-22_-_pl_90-22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/proc_172-22_-_pl_91-22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/proc_176-22_-_pl_93-22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/proc_178-22_-_pl_94-22.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/proc_183-22_-_pl_95-22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/proc_184-22_-_pl_96-22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/proc_185-22_-_pl_97-22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/proc_189-22_-_pl_98-22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/proc_190-22_-_pl_99-22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/proc_191-22_-_pl_100-22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/proc_194-22_-_pl_101-22.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/proc_199-22_-_pl_102-22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/proc_200-22_-_pl_103-22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/proc_201-22_-_pl_104-22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/proc_202-22_-_pl_105-22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/proc_213-22_-_pl_106-22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1429/proc_49-22_-_pd_01-22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1430/proc_64-22_-_pd_02-22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1431/proc_98-22_-_pd_03-22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1432/proc_99-22_-_pd_04-22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1433/proc_110-22_-_pd_05-22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1434/proc_117-22_-_pd_06-22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1435/proc_128-22_-_pd_07-22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1437/proc_132-22_-_pd_08-22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1438/proc_147-22_-_pd_09-22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1439/proc_168-22_-_pd_10-22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1440/proc_173-22_-_pd_11-22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1441/proc_175-22_-_pd_12-22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1442/proc_179-22_-_pd_13-22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1443/proc_181-22_-_pd_14-22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1444/proc_186-22_-_pd_15-22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1445/proc_187-22_-_pd_16-22.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1446/proc_188-22_-_pd_17-22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1447/proc_192-22_-_pd_18-22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1448/proc_193-22_-_pd_19-22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1449/proc_206-22_-_pd_20-22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1214/proc_63-22_-_pr_01-22.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1215/proc_105-22_-_pr_02-22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1216/proc_118-22_-_pr_03-22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1217/proc_138-22_-_pr_04-22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1218/proc_159-22_-_pr_05-22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1219/proc_182-22_-_pr_06-22.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1724/proc_01-22_-_pl_01-22.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1725/proc_03-22_-_pl_02-22.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1726/proc_07-22_-_pl_03-22.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1727/proc_08-22_-_pl_04-22.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1728/proc_10-22_-_pl_05-22.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1729/proc_11-22_-_pl_06-22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1730/proc_12-22_-_pl_07-22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1731/proc_14-22_-_pl_08-22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1732/proc_16-22_-_pl_09-22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1733/proc_18-22_-_pl_10-22.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1734/proc_19-22_-_pl_11-22.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1735/proc_20-22_-_pl_12-22.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1736/proc_21-22_-_pl_13-22.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1737/proc_22-22_-_pl_14-22.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1738/proc_23-22_-_pl_15-22.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1739/proc_24-22_-_pl_16-22.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1740/proc_25-22_-_pl_17-22.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1741/proc_26-22_-_pl_18-22.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1742/proc_28-22_-_pl_19-22.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1743/proc_31-22_-_pl_20-22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1744/proc_32-22_-_pl_21-22.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1745/proc_33-22_-_pl_22-22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1746/proc_36-22_-_pl_23-22.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1747/proc_37-22_-_pl_24-22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1748/proc_38-22_-_pl_25-22.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1749/proc_39-22_-_pl_26-22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1973/proc_40-22_-_pl_27-22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1974/proc_42-22_-_pl_28-22.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1975/proc_43-22_-_pl_29-22.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1976/proc_44-22_-_pl_30-22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1977/proc_46-22_-_pl_31-22.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1978/proc_47-22_-_pl_32-22.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1979/proc_50-22_-_pl_33-22.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1980/proc_51-22_-_pl_34-22.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1981/proc_57-22_-_pl_35-22.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1982/proc_58-22_-_pl_36-22.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1983/proc_59-22_-_pl_37-22.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1984/proc_60-22_-_pl_38-22.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1985/proc_61-22_-_pl_39-22.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1986/proc_62-22_-_pl_40-22.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1987/proc_65-22_-_pl_41-22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1988/proc_66-22_-_pl_42-22.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1989/proc_67-22_-_pl_43-22.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1990/proc_68-22_-_pl_44-22.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1991/proc_69-22_-_pl_45-22.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1992/proc_72-22_-_pl_46-22.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1993/proc_73-22_-_pl_47-22.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1994/proc_74-22_-_pl_48-22.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1995/proc_76-22_-_pl_49-22.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1996/proc_77-22_-_pl_50-22.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1997/proc_78-22_-_pl_51-22.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1998/proc_79-22_-_pl_52-22.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1999/proc_82-22_-_pl_53-22.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2000/proc_83-22_-_pl_54-22.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2002/proc_84-22_-_pl_55-22.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2003/proc_87-22_-_pl_56-22.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2004/proc_89-22_-_pl_57-22.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2005/proc_90-22_-_pl_58-22.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2007/proc_91-22_-_pl_59-22.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2008/proc_92-22_-_pl_60-22.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2009/proc_93-22_-_pl_61-22.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2010/proc_96-22_-_pl_62-22.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2011/proc_100-22_-_pl_63-22.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2012/proc_103-22_-_pl_64-22.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2013/proc_107-22_-_pl_65-22.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2014/proc_108-22_-_pl_66-22.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2015/proc_109-22_-_pl_67-22.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2016/proc_68-22_-_pl_44-22.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2017/proc_120-22_-_pl_69-22.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2171/proc_121-22_-_pl_70-22.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2172/proc_122-22_-_pl_71-22.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2173/proc_123-22_-_pl_72-22.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2174/proc_126-22_-_pl_73-22.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2175/proc_127-22_-_pl_74-22.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2176/proc_130-22_-_pl_75-22.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2177/proc_131-22_-_pl_76-22.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/proc_133-22_-_pl_77-22.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/proc_139-22_-_pl_78-22.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/proc_140-22_-_pl_79-22.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/proc_142-22_-_pl_80-22.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/proc_148-22_-_pl_82-22.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/proc_149-22_-_pl_83-22.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/proc_154-22_-_pl_84-22.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/proc_155-22_-_pl_85-22.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/proc_156-22_-_pl_86-22.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2194/proc_158-22_-_pl_87-22.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2195/proc_165-22_-_pl_88-22.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/proc_166-22_-_pl_89-22.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/proc_171-22_-_pl_90-22.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/proc_172-22_-_pl_91-22.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/proc_176-22_-_pl_93-22.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/proc_178-22_-_pl_94-22.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/proc_183-22_-_pl_95-22.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/proc_184-22_-_pl_96-22.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/proc_185-22_-_pl_97-22.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/proc_189-22_-_pl_98-22.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/proc_190-22_-_pl_99-22.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/proc_191-22_-_pl_100-22.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/proc_194-22_-_pl_101-22.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/proc_199-22_-_pl_102-22.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/proc_200-22_-_pl_103-22.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/proc_201-22_-_pl_104-22.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/proc_202-22_-_pl_105-22.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/proc_213-22_-_pl_106-22.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1429/proc_49-22_-_pd_01-22.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1430/proc_64-22_-_pd_02-22.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1431/proc_98-22_-_pd_03-22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1432/proc_99-22_-_pd_04-22.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1433/proc_110-22_-_pd_05-22.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1434/proc_117-22_-_pd_06-22.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1435/proc_128-22_-_pd_07-22.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1437/proc_132-22_-_pd_08-22.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1438/proc_147-22_-_pd_09-22.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1439/proc_168-22_-_pd_10-22.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1440/proc_173-22_-_pd_11-22.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1441/proc_175-22_-_pd_12-22.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1442/proc_179-22_-_pd_13-22.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1443/proc_181-22_-_pd_14-22.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1444/proc_186-22_-_pd_15-22.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1445/proc_187-22_-_pd_16-22.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1446/proc_188-22_-_pd_17-22.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1447/proc_192-22_-_pd_18-22.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1448/proc_193-22_-_pd_19-22.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1449/proc_206-22_-_pd_20-22.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1214/proc_63-22_-_pr_01-22.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1215/proc_105-22_-_pr_02-22.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1216/proc_118-22_-_pr_03-22.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1217/proc_138-22_-_pr_04-22.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1218/proc_159-22_-_pr_05-22.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2022/1219/proc_182-22_-_pr_06-22.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H132"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="94.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="93.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>