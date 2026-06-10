--- v0 (2025-12-16)
+++ v1 (2026-06-10)
@@ -51,1629 +51,1629 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/proc_54-23_-_pelom_01-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/proc_54-23_-_pelom_01-23.pdf</t>
   </si>
   <si>
     <t>“DÁ NOVA REDAÇÃO AO PARÁGRAFO ÚNICO DO ARTIGO 7° DA LEI ORGÂNICA DO MUNICÍPIO DE LEME.”</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3173/proc_20-23_-_plc_01-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3173/proc_20-23_-_plc_01-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ÁREAS DE PERMISSIBILIDADE PARA INSTALAÇÃO DE OUTDOORS, DISCIPLINA A ATIVIDADE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/proc_26-23_-_plc_02-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/proc_26-23_-_plc_02-23.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 3º DO ARTIGO 2º DA LEI COMPLEMENTAR N° 564. DE 29 DE DEZEMBRO DE 2009, QUE DISPÕE SOBRE O REGIME JURÍDICO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE LEME, DE SUAS AUTARQUIAS E FUNDAÇÕES.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3320/proc_31-23_-_plc_03-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3320/proc_31-23_-_plc_03-23.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO IV, DA LEI COMPLEMENTAR N° 806, DE 29 DE DEZEMBRO DE 2009, QUE "DISPÕE SOBRE O PLANO DE CARGOS, CARREIRA E VENCIMENTO DOS PROFISSIONAIS DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3321/proc_34-23_-_plc_04-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3321/proc_34-23_-_plc_04-23.pdf</t>
   </si>
   <si>
     <t>"ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N° 624, DE 14 DE DEZEMBRO DE 2011, QUE DISPÕE SOBRE A ESTRUTURA DA ADMINISTRAÇÃO DIRETA DA PREFEITURA DE LEME, REESTRUTURANDO AS SECRETARIAS E DANDO OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3334/proc_35-23_-_plc_05-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3334/proc_35-23_-_plc_05-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE EXPLORAÇÃO ONEROSA DE ESPAÇO PÚBLICO INSERTO NAS DEPENDÊNCIAS DO PARQUE ECOLÓGICO MOURÃO PARA ATIVIDADE DE COMERCIALIZAÇÃO DE GÊNEROS ALIMENTÍCIOS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3335/proc_40-23_-_plc_06-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3335/proc_40-23_-_plc_06-23.pdf</t>
   </si>
   <si>
     <t>REESTRUTURA A CARREIRA DOS CARGOS DE PROVIMENTO EFETIVO DE ENGENHEIRO AGRIMENSOR, ENGENHEIRO CIVIL, ENGENHEIRO AMBIENTAL, ARQUITETOS, PROCURADOR, CONTADOR E AUDITOR MUNICIPAL DE CONTROLE INTERNO, DO MUNICÍPIO DE LEME, E, ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR N. 565, DE 29 DE DEZEMBRO DE 2009 E SUAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3336/proc_57-23_-_plc_07-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3336/proc_57-23_-_plc_07-23.pdf</t>
   </si>
   <si>
     <t>"ALTERA A TABELA 2 DO ANEXO IV, DA LEI COMPLEMENTAR Nº 806, DE 12 DE DEZEMBRO DE 2.019, ALTERADA PELA LEI COMPLEMENTAR Nº 877, DE 10 DE MARÇO DE 2023, PARA CORREÇÃO DE ERRO MATERIAL E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3337/proc_66-23_-_plc_08-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3337/proc_66-23_-_plc_08-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO PELO EXERCÍCIO DAS FUNÇÕES DE GESTOR E FISCAL DE CONTRATOS PREVISTOS NO § 32, DO ART. 82, E ART. 117, DA LEI FEDERAL 14.133/21</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3338/proc_65-23_-_plc_09-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3338/proc_65-23_-_plc_09-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO PELO EXERCÍCIO DAS FUNÇÕES DE AGENTE DE CONTRATAÇÃO PREVISTO NO ART. 6º, LX, MEMBRO DE EQUIPE DE APOIO, PREVISTA NO §3° DO ART. 8º, E PREGOEIRO, PREVISTO NO §5° DO ART. 9º, TODAS DA LEI FEDERAL 14.133/21.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3339/proc_64-23_-_plc_10-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3339/proc_64-23_-_plc_10-23.pdf</t>
   </si>
   <si>
     <t>“REESTRUTURA A CARREIRA DE CARGOS DE PROVIMENTO EFETIVO DO LEMEPREV”</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Cintia Cristina Grossklauss</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/proc_03-23_-_pl_01-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/proc_03-23_-_pl_01-23.pdf</t>
   </si>
   <si>
     <t>Suplementa a legislação Federal e Estadual dispondo de direitos da criança com transtorno do espectro autista-TEA.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>Claudemir Aparecido Borges</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/</t>
+    <t>http://sapl.leme.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Altera o artigo 35, da Lei n2 2.475, de 22 de agosto de 2.000, que "Dispõe sobre o Conselho de Alimentação Escolar - CAE e revoga a Lei n? 2.166/95".</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/proc_15-23_-_pl_03-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/proc_15-23_-_pl_03-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PARQUE INFANTIL. “JOSÉ WANDERLEY DOS SANTOS".</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/proc_16-23_-_pl_04-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/proc_16-23_-_pl_04-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM O ISA - INSTITUTO SOCIAL DE ASSISTÊNCIA E AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/proc_17-23_-_pl_05-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/proc_17-23_-_pl_05-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR TERMO DE FOMENTO COM O INSTITUTO RUBINHO BUTIERI DO ESTADO DE SÃO PAUL E AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/proc_18-23_-_pl_06-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/proc_18-23_-_pl_06-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>Airton Candido da Silva</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/proc_23-23_-_pl_07-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/proc_23-23_-_pl_07-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS SERVIÇOS COMERCIAIS DE BANHO E TOSA EM ANIMAIS DOMÉSTICOS A OBRIGATORIEDADE DE INSTALAÇÃO DE CIRCUITO INTERNO DE FILMAGEM NO ÂMBITO DO MUNICÍPIO LEME/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/proc_25-23_-_pl_08-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/proc_25-23_-_pl_08-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO PERIÓDICA DO CARDÁPIO DA MERENDA EM TODAS AS UNIDADES ESCOLARES DA REDE MUNICIPAL DE ENSINO NO ÂMBITO DO MUNICÍPIO LEME/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/proc_27-23_-_pl_09-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/proc_27-23_-_pl_09-23.pdf</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/proc_28-23_-_pl_10-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/proc_28-23_-_pl_10-23.pdf</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/proc_29-23_-_pl_11-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/proc_29-23_-_pl_11-23.pdf</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1574/proc_30-23_-_pl_12-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1574/proc_30-23_-_pl_12-23.pdf</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1575/proc_36-23_-_pl_13-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1575/proc_36-23_-_pl_13-23.pdf</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Lourdes Silva Camacho</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/proc_38-23_-_pl_14-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/proc_38-23_-_pl_14-23.pdf</t>
   </si>
   <si>
     <t>INSERE NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE LEME “O DIA MUNICIPAL DE CONSCIENTIZACÃO E COMBATE AOS MAUS-TRATOS E ABANDONO DE ANIMAIS", A SER PROMOVIDO ANUALMENTE NO DIA 10 DE DEZEMBRO.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/proc_41-23_-_pl_15-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/proc_41-23_-_pl_15-23.pdf</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1578/proc_42-23_-_pl_16-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1578/proc_42-23_-_pl_16-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS RESPONSÁVEIS POR ESTABELECIMENTOS DE ATENDIMENTO VETERINÁRIO, QUE CONSTATAREM INDÍCIOS DE MAUS TRATOS AOS ANIMAIS ATENDIDOS, EM COMUNICAR O FATO DE IMEDIATO À POLÍCIA CIVIL OU A GUARDA CIVIL MUNICIPAL.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1579/proc_43-23_-_pl_17-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1579/proc_43-23_-_pl_17-23.pdf</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1580/proc_44-23_-_pl_18-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1580/proc_44-23_-_pl_18-23.pdf</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1581/proc_45-23_-_pl_19-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1581/proc_45-23_-_pl_19-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LEME A INTEGRAR O CONSÓRCIO INTERMUNICIPAL DE SAÚDE NA REGIÃO METROPOLITANA DE CAMPINAS - NORTE - CISMETRO, ADERINDO AO SEU CONTRATO DE CONSÓRCIO ESTATUTO SOCIAL.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1582/proc_46-23_-_pl_20-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1582/proc_46-23_-_pl_20-23.pdf</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1583/proc_47-23_-_pl_21-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1583/proc_47-23_-_pl_21-23.pdf</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1584/proc_50-23_-_pl_22-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1584/proc_50-23_-_pl_22-23.pdf</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1585/proc_51-23_-_pl_23-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1585/proc_51-23_-_pl_23-23.pdf</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1586/proc_52-23_-_pl_24-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1586/proc_52-23_-_pl_24-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ADERIR AO PROGRAMA MÉDICOS PELO BRASIL, A CONCEDER AJUDA DE CUSTO MENSAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1587/proc_53-23_-_pl_25-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1587/proc_53-23_-_pl_25-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE LEME, A SEMANA DE COMBATE À ESPOROTRICOSE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1588/proc_58-23_-_pl_26-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1588/proc_58-23_-_pl_26-23.pdf</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1589/proc_59-23_-_pl_27-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1589/proc_59-23_-_pl_27-23.pdf</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1590/proc_60-23_-_pl_28-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1590/proc_60-23_-_pl_28-23.pdf</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1591/proc_61-23_-_pl_29-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1591/proc_61-23_-_pl_29-23.pdf</t>
   </si>
   <si>
     <t>ALTERA A EM ENTA E OS ARTIGOS IO E 2O DA LEI N ° 4.175, DE 10 DE MARÇO DE 2023.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1592/proc_63-23_-_pl_30-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1592/proc_63-23_-_pl_30-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRIORIDADE DE ATENDIMENTO PARA PESSOAS QUE REALIZAM TRATAMENTO DE QUIMIOTERAPIA, RADIOTERAPIA, HEMODIÁLISE OU UTILIZEM BOLSA DE COLOSTOMIA NO MUNICÍPIO DE LEME/SP.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>Vanessa Galloni Carrera</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/proc_67-23_-_pl_31-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/proc_67-23_-_pl_31-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DE PETSHOPS, CLÍNICAS VETERINÁRIAS E ESTABELECIMENTOS CONGÊNERES A FIXAREM CARTAZES QUE FACILITEM E INCENTIVEM A ADOÇÃO DE ANIMAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Osvair Antunes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1594/proc_68-23_-_pl_32-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1594/proc_68-23_-_pl_32-23.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO A ESTRADA MUNICIPAL “ESTRADA DÉCIO FOLTRAN”.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1595/proc_69-23_-_pl_33-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1595/proc_69-23_-_pl_33-23.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A REALIZAR REPASSE DO AUXÍLIO EMERGENCIAL À GRATUIDADE DAS PESSOAS IDOSAS NO TRANSPORTE PÚBLICO COLETIVO URBANO, INSTITUÍDO PELA EMENDA CONSTITUCIONAL N° 123, DE 14 DE JULHO DE 2022, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>INSTITUI A "SEMANA MUNICIPAL DA AGRICULTURA FAMILIAR NO MUNICÍPIO DE LEME/SP" E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1597/proc_74-23_-_pl_35-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1597/proc_74-23_-_pl_35-23.pdf</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/proc_76-23_-_pl_36-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/proc_76-23_-_pl_36-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, A SER PAGA AOS POLICIAIS MILITARES DO ESTADO DE SÃO PAULO, NOS TERMOS QUE ESPECIFICA, POR MEIO CONVÊNIO A SER CELEBRADO COM O MUNICÍPIO DE LEME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/proc_77-23_-_pl_37-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/proc_77-23_-_pl_37-23.pdf</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/proc_79-23_-_pl_38-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/proc_79-23_-_pl_38-23.pdf</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/proc_80-23_-_pl_39-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/proc_80-23_-_pl_39-23.pdf</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/proc_81-23_-_pl_40-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/proc_81-23_-_pl_40-23.pdf</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/proc_88-23_-_pl_43-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/proc_88-23_-_pl_43-23.pdf</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/proc_89-23_-_pl_44-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/proc_89-23_-_pl_44-23.pdf</t>
   </si>
   <si>
     <t>ESTABELECE AS DIRETRIZES A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO PARA O EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/proc_90-23_-_pl_45-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/proc_90-23_-_pl_45-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE CONTROLE DE NATALIDADE DE CÃES E GATOS E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/proc_91-23_-_pl_46-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/proc_91-23_-_pl_46-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO BANCO MUNICIPAL DE MATERIAIS ORTOPÉDICOS NO MUNICÍPIO DE LEME.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/proc_104-23_-_pl_48-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/proc_104-23_-_pl_48-23.pdf</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/proc_104-23_-_pl_48-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/proc_104-23_-_pl_48-23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE LEME A RECEBER O SISTEMA OU ATIVO DE ILUMINAÇÃO PÚBLICA - REGISTRADO COMO ATIVO IMOBILIZADO EM SERVIÇO - AIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1609/proc_107-23_-_pl_49-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1609/proc_107-23_-_pl_49-23.pdf</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1610/proc_112-23_-_pl_50-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1610/proc_112-23_-_pl_50-23.pdf</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/proc_117-23_-_pl_51-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/proc_117-23_-_pl_51-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A VEDAÇÃO PARA OCUPAR OS CARGOS AGENTES POLÍTICOS NO ÂMBITO DOS ÓRGÃOS E ENTIDADES DOS PODERES EXECUTIVO E LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/proc_120-23_-_pl_52-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/proc_120-23_-_pl_52-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO PRÉDIO PÚBLICO ONDE FUNCIONA O FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICÍPIO DE LEME/SP.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/proc_121-23_-_pl_53-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/proc_121-23_-_pl_53-23.pdf</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/proc_122-23_-_pl_54-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/proc_122-23_-_pl_54-23.pdf</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/proc_123-23_-_pl_55-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/proc_123-23_-_pl_55-23.pdf</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/proc_124-23_-_pl_56-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/proc_124-23_-_pl_56-23.pdf</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/proc_125-23_-_pl_57-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/proc_125-23_-_pl_57-23.pdf</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/proc_131-23_-_pl_58-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/proc_131-23_-_pl_58-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS NOVAS NORMAS E OBJETIVOS DO FUNDO SOCIAL DE SOLIDARIEDADE DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Ricardo de Moraes Canata</t>
   </si>
   <si>
     <t>“INSTITUI A CAMPANHA “AGOSTO LARANJA, MÊS DE CONSCIENTIZAÇÃO SOBRE A ESCLEROSE MÚLTIPLA” NO MUNICÍPIO DE LEME/SP.”</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1620/proc_137-23_-_pl_61-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1620/proc_137-23_-_pl_61-23.pdf</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1621/proc_138-23_-_pl_62-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1621/proc_138-23_-_pl_62-23.pdf</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1622/proc_145-23_-_pl_63-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1622/proc_145-23_-_pl_63-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A GARANTIA DO DIREITO DE PRIORIDADE DE MATRÍCULA DE IRMÃOS NA MESMA UNIDADE ESCOLAR DA REDE MUNICIPAL DE ENSINO NO ÂMBITO DO MUNICÍPIO DE LEME/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1623/proc_146-23_-_pl_64-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1623/proc_146-23_-_pl_64-23.pdf</t>
   </si>
   <si>
     <t>"ASSEGURA À CRIANÇA E AO ADOLESCENTE CUJOS PAIS OU RESPONSÁVEIS SEJAM PESSOAS COM DEFICIÊNCIA OU COM SESSENTA ANOS DE IDADE, OU MAIS, A PRIORIDADE DE VAGA EM UNIDADE DA REDE PÚBLICA MUNICIPAL DE ENSINO NAS PROXIMIDADES DE SUA RESIDÊNCIA NO ÂMBITO DO MUNICÍPIO DE LEME/SP”.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1658/proc_147-23_-_pl_65-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1658/proc_147-23_-_pl_65-23.pdf</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1660/proc_148-23_-_pl_66-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1660/proc_148-23_-_pl_66-23.pdf</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1664/proc_151-23_-_pl_67-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1664/proc_151-23_-_pl_67-23.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA, POR TEMPO DETERMINADO, A CONCESSÃO DE SUBSÍDIO TARIFÁRIO AO TRANSPORTE PÚBLICO COLETIVO URBANO DE PASSAGEIROS NO MUNICÍPIO DE LEME E AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1667/proc_154-23_-_pl_69-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1667/proc_154-23_-_pl_69-23.pdf</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1668/proc_154-23_-_pl_69-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1668/proc_154-23_-_pl_69-23.pdf</t>
   </si>
   <si>
     <t>ACRESCE E ALTERA DISPOSITIVOS A LEI ORDINÁRIA MUNICIPAL N° 3.737, DE 24 DE AGOSTO DE 2018, QUE “CRIA O ALUGUEL SOCIAL”.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1669/proc_167-23_-_pl_70-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1669/proc_167-23_-_pl_70-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO NO CALENDARIO OFICILA DO MUNICÍPIO DE LEME/SP, O DIA DA CULTURA CHINESA, EM COMEMORAÇÃO AO “ANO NOVO CHINÊS"</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>“DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO PROTETORA DOS ANIMAIS BICHO CARENTE".</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1672/proc_171-23_-_pl_72-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1672/proc_171-23_-_pl_72-23.pdf</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1673/proc_173-23_-_pl_73-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1673/proc_173-23_-_pl_73-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ANIMAL COMUNITÁRIO, ESTABELECE NORMAS PARA SUA PERMANÊNCIA EM VIAS PÚBLICAS NO MUNICÍPIO DE LEME, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1674/proc_175-23_-_pl_74-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1674/proc_175-23_-_pl_74-23.pdf</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1676/proc_176-23_-_pl_75-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1676/proc_176-23_-_pl_75-23.pdf</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/proc_177-23_-_pl_76-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/proc_177-23_-_pl_76-23.pdf</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/proc_178-23_-_pl_77-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/proc_178-23_-_pl_77-23.pdf</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/proc_181-23_-_pl_78-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/proc_181-23_-_pl_78-23.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO ÀS ESTRADAS MUNICIPAIS EXISTENTES NO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/proc_184-23_-_pl_79-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/proc_184-23_-_pl_79-23.pdf</t>
   </si>
   <si>
     <t>“RATIFICA O PROTOCOLO DE INTENÇÕES DO CONSÓRCIO INTERMUNICIPAL DE SANEAMENTO BÁSICO, MEIO AMBIENTE, ATENÇÃO À SANIDADE DOS PRODUTOS DE ORIGEM AGROPECUÁRIA E SEGURANÇA ALIMENTAR DA ANHANGUERA CENTRAL - CONIAC, NA FORMA EM QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LEME PARA 0 EXERCÍCIO DE 2024.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1685/proc_190-23_-_pl_81-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1685/proc_190-23_-_pl_81-23.pdf</t>
   </si>
   <si>
     <t>“CRIA O COMPLEXO ESCOLAR “EMEB MARIA AMÁLIA BONFANTI LEMOS, EMEB ÂNGELO LUVIZOTTI E EMEB PROFª SYLVIA DELAI VILLA RIOS" PARA ATENDIMENTO NA REDE MUNICIPAL DE ENSINO DE LEME.”</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1686/proc_191-23_-_pl_82-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1686/proc_191-23_-_pl_82-23.pdf</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1687/proc_193-23_-_pl_84-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1687/proc_193-23_-_pl_84-23.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE PAIS, FAMILIARES E AMIGOS DOS AUTISTAS DE LEME/SP, DENOMINADA “CORAÇÃO AZUL”.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS QUE COMERCIALIZAM PRODUTOS ALIMENTÍCIOS DISPOREM EM LOCAL ÚNICO, ESPECÍFICO E COM DESTAQUE, OS PRODUTOS DESTINADOS AOS INDIVÍDUOS DIABÉTICOS, CELÍACOS E QUE TENHAM INTOLERÂNCIA À LACTOSE.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1691/proc_196-23_-_pl_86-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1691/proc_196-23_-_pl_86-23.pdf</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1692/proc_197-23_-_pl_87-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1692/proc_197-23_-_pl_87-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O "PROGRAMA TEMPORÁRIO DE PAGAMENTO INCENTIVADO - PTPI XI - REFIS"</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/proc_207-23_-_pl_90-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/proc_207-23_-_pl_90-23.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DENOMINAÇÃO DE PRAÇA CÍVICA.”</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/proc_208-23_-_pl_91-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/proc_208-23_-_pl_91-23.pdf</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/proc_210-23_-_pl_92-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/proc_210-23_-_pl_92-23.pdf</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/proc_211-23_-_pl_93-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/proc_211-23_-_pl_93-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O DIREITO DOS PORTADORES DE DEFICIÊNCIAS AUDITIVAS, MOTORAS E TRANSTORNO DE ESPECTRO AUTISTA (TEA) OU COM NECESSIDADES ESPECIAIS DE INGRESSAR E PERMANECER EM LOCAIS PÚBLICOS E PRIVADOS E TRANSPORTE DE USO COLETIVO ACOMPANHADOS DE CÃES DE TERAPIA E DE ASSISTÊNCIA.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1697/proc_212-23_-_pl_94-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1697/proc_212-23_-_pl_94-23.pdf</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/proc_213-23_-_pl_95-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/proc_213-23_-_pl_95-23.pdf</t>
   </si>
   <si>
     <t>DISCIPLINA A DISPENSA E A REDUÇÃO DE JUROS, E MULTAS SOBRE CRÉDITOS DA SAECIL - SUPERINTENDÊNCIA DE ÁGUA E ESGOTOS DA CIDADE DE LEME.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/proc_215-23_-_pl_96-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/proc_215-23_-_pl_96-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ESPORTES E LAZER DO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/proc_216-23_-_pl_97-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/proc_216-23_-_pl_97-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DE ESPORTES E LAZER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/proc_213-23_-_pl_95-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/proc_213-23_-_pl_95-23.pdf</t>
   </si>
   <si>
     <t>“ALTERA DISPOSITIVOS DA LEI N° 2768, DE 24 DE NOVEMBRO DE 2004, QUE INSTITUI O FUNDO ESPECIAL DE BOMBEIROS - FEBOM E DÁ PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/proc_218-23_-_pl_99-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/proc_218-23_-_pl_99-23.pdf</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/proc_220-23_-_pl_100-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/proc_220-23_-_pl_100-23.pdf</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/proc_224-23_-_pl_101-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/proc_224-23_-_pl_101-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI E INCLUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE LEME/SP O DIA MUNICIPAL DO ADMINISTRADOR, A SER COMEMORADO ANUALMENTE NO DIA 09 DE SETEMBRO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/proc_225-23_-_pl_102-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/proc_225-23_-_pl_102-23.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DA PERCEPÇÃO DE HONORÁRIOS DE SUCUMBÊNCIA PELOS ADVOGADOS PÚBLICOS E CRIA O FUNDO DE HONORÁRIOS SUCUMBENCIAIS DO MUNICÍPIO DE LEME E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Ricardo de Assis</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/proc_228-23_-_pl_103-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/proc_228-23_-_pl_103-23.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO PROJETO "MENINOS DA VILA DE LEME/SP".</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/proc_229-23_-_pl_104-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/proc_229-23_-_pl_104-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “NOVEMBRINHO AZUL”, A SER REALIZADO, ANUALMENTE, NO MÊS DE NOVEMBRO, NO ÂMBITO DO MUNICÍPIO DE LEME/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1708/proc_231-23_-_pl_106-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1708/proc_231-23_-_pl_106-23.pdf</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/proc_241-23_-_pl_107-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/proc_241-23_-_pl_107-23.pdf</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/proc_251-23_-_pl_108-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/proc_251-23_-_pl_108-23.pdf</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1711/proc_254-23_-_pl_109-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1711/proc_254-23_-_pl_109-23.pdf</t>
   </si>
   <si>
     <t>“INSTITUI NO ÂMBITO DO MUNICÍPIO DE LEME INCENTIVO FINANCEIRO ETAPA PARA SERVIDORES QUE TRABALHAM NAS CAMPANHAS ANUAIS DE VACINAÇÃO, CAMPANHAS DE IST/AIDS, CAMPANHAS DE ZOONOSES, CAMPANHAS DE ENDEMIAS E AUTORIZA O PODER EXECUTIVO A ABRIR CRÉDITO ADICIONAL ESPECIAL E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1712/proc_255-23_-_pl_110-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1712/proc_255-23_-_pl_110-23.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE “PREFEITO ORLANDO LEME FRANCO” AO PRÉDIO QUE ABRIGA A SEDE DO LEMEPREV - INSTITUTO DE PREVIDÊNCIA D§ MUNICÍPIO.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Amarílis de Oliveira Ribeiro</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1713/proc_260-23_-_pl_111-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1713/proc_260-23_-_pl_111-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE AO EXECUTIVO A INSTITUIR O CARTÃO RECEITA, DESTINADO A RENOVAÇÃO AUTOMÁTICA DAS RECEITAS DE DOENÇAS CRÔNICAS PREVIAMENTE DIAGNOSTICADAS AOS USUÁRIOS DOS HOSPITAIS, PRONTOS SOCORROS, PRONTOS ATENDIMENTOS E UNIDADES DE SAÚDE DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1714/proc_261-23_-_pl_112-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1714/proc_261-23_-_pl_112-23.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI, DISPÕE SOBRE A INSTITUIÇÃO DE BENEFÍCIO AOS PORTADORES DO TRANSTORNO DO ESPECTRO AUTISTA (TEA) NOS EVENTOS PROMOVIDOS OU AUTORIZADOS PELO MUNICÍPIO QUE CONTENHAM PARQUE DE DIVERSÕES, CARRETAS, TRENZINHOS OU EVENTOS, DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1715/proc_266-23_-_pl_114-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1715/proc_266-23_-_pl_114-23.pdf</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/proc_267-23_-_pl_115-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/proc_267-23_-_pl_115-23.pdf</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/proc_268-23_-_pl_116-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/proc_268-23_-_pl_116-23.pdf</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/proc_269-23_-_pl_117-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/proc_269-23_-_pl_117-23.pdf</t>
   </si>
   <si>
     <t>"DENOMINA DE 'ACADEMIA JOSÉ CARLOS BUENO' A ACADEMIA AO AR LIVRE LOCALIZADA JUNTO A PRAÇA JOSÉ SANTUCCI. "</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/proc_270-23_-_pl_118-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/proc_270-23_-_pl_118-23.pdf</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1720/proc_271-23_-_pl_119-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1720/proc_271-23_-_pl_119-23.pdf</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1721/proc_272-23_-_pl_120-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1721/proc_272-23_-_pl_120-23.pdf</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/proc_274-23_-_pl_121-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/proc_274-23_-_pl_121-23.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS SUBSÍDIOS DOS SECRETÁRIOS MUNICIPAIS, AGENTES POLÍTICOS DO MUNICÍPIO DE LEME E ALTERA O ARTIGO 2º DA LEI ORDINÁRIA N° 3.253 DE 26 SETEMBRO DE 2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A “ASSOCIAÇAO SOCIAL ESPORTIVA E CULTURAL PENSANDO NO FUTURO”.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Francisco Ferreira da Silva</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/proc_19-23_-_pd_01-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/proc_19-23_-_pd_01-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO “SR. LUIZ ROBERTO FELIZATTI”.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1451/proc_21-23_-_pd_02-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1451/proc_21-23_-_pd_02-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA NEWTON PRADO A POLICIAL CABO LUCIANA TEIXEIRA.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/proc_24-23_-_pd_03-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/proc_24-23_-_pd_03-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA NEWTON PRADO AO POLICIAL CABO LUCAS MATEUS PEREIRA.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/proc_33-23_-_pd_04-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/proc_33-23_-_pd_04-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE AO SR. ADELSO RIBEIRO.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/proc_39-23_-_pd_05-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/proc_39-23_-_pd_05-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA "NEWTON PRADO" AO SR. SEBASTIÃO GILBERTO LOPES – ZORÓ.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/proc_48-23_-_pd_06-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/proc_48-23_-_pd_06-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO SR. PAULO SÉRGIO RODRIGUES (PS).</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/proc_55-23_-_pd_07-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/proc_55-23_-_pd_07-23.pdf</t>
   </si>
   <si>
     <t>“CONCEDE MEDALHA “NEWTON PRADO” AO SR. DANIEL HENRIQUE MARCHI”.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/proc_56-23_-_pd_08-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/proc_56-23_-_pd_08-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE AO SR. SEBASTIÃO GILBERTO LOPES, CARINHOSAMENTE CONHECIDO POR ZORÓ.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/proc_72-23_-_pd_09-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/proc_72-23_-_pd_09-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE LICENÇA DE 19 (DEZENOVE) DIAS AO PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/proc_168-23_-_pd_10-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/proc_168-23_-_pd_10-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE AO PROFESSOR DOUTOR EUGÊNIO YOKOYA.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/proc_169-23_-_pd_11-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/proc_169-23_-_pd_11-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃ LEMENSE A SRA VANDA MARIA PEDRO BOM.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/proc_186-23_-_pd_12-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/proc_186-23_-_pd_12-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE AO SR. ALEXANDER MUNIZ DE OLIVEIRA - DEPUTADO ESTADUAL ALEX MADUREIRA.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/proc_203-23_-_pd_13-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/proc_203-23_-_pd_13-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE AO SR. CARLOS ALBERTO GARCIA DOS SANTOS.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1463/proc_204-23_-_pd_14-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1463/proc_204-23_-_pd_14-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA NEWTON PRADO AO DR. ALEXANDRE ANITELLI AMADEU.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1464/proc_219-23_-_pd_15-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1464/proc_219-23_-_pd_15-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE PARA O EXCELENTÍSSIMO SR. DEPUTADO FEDERAL SAULO PEDROSO DE SOUZA.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>Ellan Ricardo da Paixão</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1465/proc_250-23_-_pd_16-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1465/proc_250-23_-_pd_16-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE AO SR. MAREIO DELL AGNESE.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1466/proc_252-23_-_pd_17-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1466/proc_252-23_-_pd_17-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE MEDALHA NEWTON PRADO AO SR. CELSO TISCHER.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1467/proc_253-23_-_pd_18-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1467/proc_253-23_-_pd_18-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DA MEDALHA DE "ESTUDANTE MODELO", CONFERIDO PELA CÂMARA MUNICIPAL DE LEME, AOS ALUNOS DAS ESCOLAS PÚBLICAS E PARTICULARES DO MUNICÍPIO, QUE TENHAM SE DESTACADO A CADA ANO NOS CURSOS DE ENSINO FUNDAMENTAL E MÉDIO.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1468/proc_259-23_-_pd_19-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1468/proc_259-23_-_pd_19-23.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO LEMENSE AO DEPUTADO FEDERAL SR. MARCOS ANTÔNIO PEREIRA.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1469/proc_262-23_-_pd_20-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1469/proc_262-23_-_pd_20-23.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO “PRÊMIO MÉRITO PROFESSOR ANTONIO LUIZ DE MORAES”, NO ÂMBITO DO MUNICÍPIO DE LEME /SP".</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/proc_49-23_-_pr_01-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/proc_49-23_-_pr_01-23.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA NO AMBITO DA CÂMARA MUNICIPAL DE LEME A AQUISIÇÃO DE PASSAGEM AEREA PARA VEREADORES E SERVIDORES.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1221/proc_73-23_-_pr_02-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1221/proc_73-23_-_pr_02-23.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO I DO § 7º DO ARTIGO 8º DA RESOLUÇÃO N° 352 DE 21 DE MAIO DE 2.018 E SUAS ALTERAÇÕES.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1222/proc_82-23_-_pr_03-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1222/proc_82-23_-_pr_03-23.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONCESSÃO DE TÍTULOS DE HONRARIA NO MUNICÍPIO DE LEME/SP E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1223/proc_100-23_-_pr_04-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1223/proc_100-23_-_pr_04-23.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO DE REPRESENTAÇÃO NO ÂMBITO DA CÂMARA MUNICIPAL DE LEME.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º ALTERANDO OS ANEXOS DA RESOLUÇÃO N° 385 DE 28 DE MARÇO DE 2023</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1225/proc_172-23_-_pr_06-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1225/proc_172-23_-_pr_06-23.pdf</t>
   </si>
   <si>
     <t>ALTERA O ANEXO III DA RESOLUÇÃO N° 332 DE 23 DE FEVEREIRO DE 2016.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1226/proc_174-23_-_pr_07-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1226/proc_174-23_-_pr_07-23.pdf</t>
   </si>
   <si>
     <t>ALTERA OS INCISOS 3º E 6º DO ARTIGO 11 DA RESOLUÇÃO N° 352, DE 25 DE MAIO DE 2018</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1227/proc_248-23_-_pr_08-23.pdf</t>
+    <t>http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1227/proc_248-23_-_pr_08-23.pdf</t>
   </si>
   <si>
     <t>ESTABELECE SUBSÍDIO DOS VEREADORES PARA A 19ª LEGISLATURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1980,67 +1980,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/proc_54-23_-_pelom_01-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3173/proc_20-23_-_plc_01-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/proc_26-23_-_plc_02-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3320/proc_31-23_-_plc_03-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3321/proc_34-23_-_plc_04-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3334/proc_35-23_-_plc_05-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3335/proc_40-23_-_plc_06-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3336/proc_57-23_-_plc_07-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3337/proc_66-23_-_plc_08-23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3338/proc_65-23_-_plc_09-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3339/proc_64-23_-_plc_10-23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/proc_03-23_-_pl_01-23.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/proc_15-23_-_pl_03-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/proc_16-23_-_pl_04-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/proc_17-23_-_pl_05-23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/proc_18-23_-_pl_06-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/proc_23-23_-_pl_07-23.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/proc_25-23_-_pl_08-23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/proc_27-23_-_pl_09-23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/proc_28-23_-_pl_10-23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/proc_29-23_-_pl_11-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1574/proc_30-23_-_pl_12-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1575/proc_36-23_-_pl_13-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/proc_38-23_-_pl_14-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/proc_41-23_-_pl_15-23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1578/proc_42-23_-_pl_16-23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1579/proc_43-23_-_pl_17-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1580/proc_44-23_-_pl_18-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1581/proc_45-23_-_pl_19-23.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1582/proc_46-23_-_pl_20-23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1583/proc_47-23_-_pl_21-23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1584/proc_50-23_-_pl_22-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1585/proc_51-23_-_pl_23-23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1586/proc_52-23_-_pl_24-23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1587/proc_53-23_-_pl_25-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1588/proc_58-23_-_pl_26-23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1589/proc_59-23_-_pl_27-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1590/proc_60-23_-_pl_28-23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1591/proc_61-23_-_pl_29-23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1592/proc_63-23_-_pl_30-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/proc_67-23_-_pl_31-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1594/proc_68-23_-_pl_32-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1595/proc_69-23_-_pl_33-23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1597/proc_74-23_-_pl_35-23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/proc_76-23_-_pl_36-23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/proc_77-23_-_pl_37-23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/proc_79-23_-_pl_38-23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/proc_80-23_-_pl_39-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/proc_81-23_-_pl_40-23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/proc_88-23_-_pl_43-23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/proc_89-23_-_pl_44-23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/proc_90-23_-_pl_45-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/proc_91-23_-_pl_46-23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/proc_104-23_-_pl_48-23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/proc_104-23_-_pl_48-23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1609/proc_107-23_-_pl_49-23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1610/proc_112-23_-_pl_50-23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/proc_117-23_-_pl_51-23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/proc_120-23_-_pl_52-23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/proc_121-23_-_pl_53-23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/proc_122-23_-_pl_54-23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/proc_123-23_-_pl_55-23.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/proc_124-23_-_pl_56-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/proc_125-23_-_pl_57-23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/proc_131-23_-_pl_58-23.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1620/proc_137-23_-_pl_61-23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1621/proc_138-23_-_pl_62-23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1622/proc_145-23_-_pl_63-23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1623/proc_146-23_-_pl_64-23.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1658/proc_147-23_-_pl_65-23.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1660/proc_148-23_-_pl_66-23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1664/proc_151-23_-_pl_67-23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1667/proc_154-23_-_pl_69-23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1668/proc_154-23_-_pl_69-23.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1669/proc_167-23_-_pl_70-23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1672/proc_171-23_-_pl_72-23.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1673/proc_173-23_-_pl_73-23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1674/proc_175-23_-_pl_74-23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1676/proc_176-23_-_pl_75-23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/proc_177-23_-_pl_76-23.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/proc_178-23_-_pl_77-23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/proc_181-23_-_pl_78-23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/proc_184-23_-_pl_79-23.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1685/proc_190-23_-_pl_81-23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1686/proc_191-23_-_pl_82-23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1687/proc_193-23_-_pl_84-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1691/proc_196-23_-_pl_86-23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1692/proc_197-23_-_pl_87-23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/proc_207-23_-_pl_90-23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/proc_208-23_-_pl_91-23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/proc_210-23_-_pl_92-23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/proc_211-23_-_pl_93-23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1697/proc_212-23_-_pl_94-23.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/proc_213-23_-_pl_95-23.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/proc_215-23_-_pl_96-23.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/proc_216-23_-_pl_97-23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/proc_213-23_-_pl_95-23.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/proc_218-23_-_pl_99-23.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/proc_220-23_-_pl_100-23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/proc_224-23_-_pl_101-23.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/proc_225-23_-_pl_102-23.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/proc_228-23_-_pl_103-23.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/proc_229-23_-_pl_104-23.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1708/proc_231-23_-_pl_106-23.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/proc_241-23_-_pl_107-23.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/proc_251-23_-_pl_108-23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1711/proc_254-23_-_pl_109-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1712/proc_255-23_-_pl_110-23.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1713/proc_260-23_-_pl_111-23.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1714/proc_261-23_-_pl_112-23.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1715/proc_266-23_-_pl_114-23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/proc_267-23_-_pl_115-23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/proc_268-23_-_pl_116-23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/proc_269-23_-_pl_117-23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/proc_270-23_-_pl_118-23.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1720/proc_271-23_-_pl_119-23.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1721/proc_272-23_-_pl_120-23.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/proc_274-23_-_pl_121-23.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/proc_19-23_-_pd_01-23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1451/proc_21-23_-_pd_02-23.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/proc_24-23_-_pd_03-23.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/proc_33-23_-_pd_04-23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/proc_39-23_-_pd_05-23.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/proc_48-23_-_pd_06-23.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/proc_55-23_-_pd_07-23.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/proc_56-23_-_pd_08-23.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/proc_72-23_-_pd_09-23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/proc_168-23_-_pd_10-23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/proc_169-23_-_pd_11-23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/proc_186-23_-_pd_12-23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/proc_203-23_-_pd_13-23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1463/proc_204-23_-_pd_14-23.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1464/proc_219-23_-_pd_15-23.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1465/proc_250-23_-_pd_16-23.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1466/proc_252-23_-_pd_17-23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1467/proc_253-23_-_pd_18-23.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1468/proc_259-23_-_pd_19-23.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1469/proc_262-23_-_pd_20-23.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/proc_49-23_-_pr_01-23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1221/proc_73-23_-_pr_02-23.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1222/proc_82-23_-_pr_03-23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1223/proc_100-23_-_pr_04-23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1225/proc_172-23_-_pr_06-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1226/proc_174-23_-_pr_07-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1227/proc_248-23_-_pr_08-23.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/proc_54-23_-_pelom_01-23.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3173/proc_20-23_-_plc_01-23.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/proc_26-23_-_plc_02-23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3320/proc_31-23_-_plc_03-23.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3321/proc_34-23_-_plc_04-23.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3334/proc_35-23_-_plc_05-23.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3335/proc_40-23_-_plc_06-23.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3336/proc_57-23_-_plc_07-23.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3337/proc_66-23_-_plc_08-23.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3338/proc_65-23_-_plc_09-23.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/3339/proc_64-23_-_plc_10-23.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1080/proc_03-23_-_pl_01-23.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1082/proc_15-23_-_pl_03-23.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1566/proc_16-23_-_pl_04-23.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1567/proc_17-23_-_pl_05-23.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1568/proc_18-23_-_pl_06-23.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1569/proc_23-23_-_pl_07-23.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1570/proc_25-23_-_pl_08-23.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1571/proc_27-23_-_pl_09-23.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1572/proc_28-23_-_pl_10-23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1573/proc_29-23_-_pl_11-23.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1574/proc_30-23_-_pl_12-23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1575/proc_36-23_-_pl_13-23.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1576/proc_38-23_-_pl_14-23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1577/proc_41-23_-_pl_15-23.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1578/proc_42-23_-_pl_16-23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1579/proc_43-23_-_pl_17-23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1580/proc_44-23_-_pl_18-23.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1581/proc_45-23_-_pl_19-23.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1582/proc_46-23_-_pl_20-23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1583/proc_47-23_-_pl_21-23.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1584/proc_50-23_-_pl_22-23.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1585/proc_51-23_-_pl_23-23.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1586/proc_52-23_-_pl_24-23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1587/proc_53-23_-_pl_25-23.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1588/proc_58-23_-_pl_26-23.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1589/proc_59-23_-_pl_27-23.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1590/proc_60-23_-_pl_28-23.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1591/proc_61-23_-_pl_29-23.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1592/proc_63-23_-_pl_30-23.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1593/proc_67-23_-_pl_31-23.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1594/proc_68-23_-_pl_32-23.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1595/proc_69-23_-_pl_33-23.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1597/proc_74-23_-_pl_35-23.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1598/proc_76-23_-_pl_36-23.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1599/proc_77-23_-_pl_37-23.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1600/proc_79-23_-_pl_38-23.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1601/proc_80-23_-_pl_39-23.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1602/proc_81-23_-_pl_40-23.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1603/proc_88-23_-_pl_43-23.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1604/proc_89-23_-_pl_44-23.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1605/proc_90-23_-_pl_45-23.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1606/proc_91-23_-_pl_46-23.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1607/proc_104-23_-_pl_48-23.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1608/proc_104-23_-_pl_48-23.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1609/proc_107-23_-_pl_49-23.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1610/proc_112-23_-_pl_50-23.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1611/proc_117-23_-_pl_51-23.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1612/proc_120-23_-_pl_52-23.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1613/proc_121-23_-_pl_53-23.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1614/proc_122-23_-_pl_54-23.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1615/proc_123-23_-_pl_55-23.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1616/proc_124-23_-_pl_56-23.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1617/proc_125-23_-_pl_57-23.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1618/proc_131-23_-_pl_58-23.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1620/proc_137-23_-_pl_61-23.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1621/proc_138-23_-_pl_62-23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1622/proc_145-23_-_pl_63-23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1623/proc_146-23_-_pl_64-23.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1658/proc_147-23_-_pl_65-23.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1660/proc_148-23_-_pl_66-23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1664/proc_151-23_-_pl_67-23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1667/proc_154-23_-_pl_69-23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1668/proc_154-23_-_pl_69-23.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1669/proc_167-23_-_pl_70-23.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1672/proc_171-23_-_pl_72-23.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1673/proc_173-23_-_pl_73-23.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1674/proc_175-23_-_pl_74-23.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1676/proc_176-23_-_pl_75-23.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1679/proc_177-23_-_pl_76-23.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1681/proc_178-23_-_pl_77-23.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1682/proc_181-23_-_pl_78-23.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1683/proc_184-23_-_pl_79-23.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1685/proc_190-23_-_pl_81-23.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1686/proc_191-23_-_pl_82-23.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1687/proc_193-23_-_pl_84-23.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1691/proc_196-23_-_pl_86-23.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1692/proc_197-23_-_pl_87-23.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1693/proc_207-23_-_pl_90-23.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1694/proc_208-23_-_pl_91-23.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1695/proc_210-23_-_pl_92-23.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1696/proc_211-23_-_pl_93-23.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1697/proc_212-23_-_pl_94-23.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1698/proc_213-23_-_pl_95-23.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1699/proc_215-23_-_pl_96-23.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1700/proc_216-23_-_pl_97-23.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1701/proc_213-23_-_pl_95-23.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1702/proc_218-23_-_pl_99-23.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1703/proc_220-23_-_pl_100-23.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1704/proc_224-23_-_pl_101-23.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1705/proc_225-23_-_pl_102-23.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1706/proc_228-23_-_pl_103-23.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1707/proc_229-23_-_pl_104-23.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1708/proc_231-23_-_pl_106-23.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1709/proc_241-23_-_pl_107-23.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1710/proc_251-23_-_pl_108-23.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1711/proc_254-23_-_pl_109-23.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1712/proc_255-23_-_pl_110-23.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1713/proc_260-23_-_pl_111-23.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1714/proc_261-23_-_pl_112-23.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1715/proc_266-23_-_pl_114-23.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1716/proc_267-23_-_pl_115-23.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1717/proc_268-23_-_pl_116-23.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1718/proc_269-23_-_pl_117-23.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1719/proc_270-23_-_pl_118-23.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1720/proc_271-23_-_pl_119-23.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1721/proc_272-23_-_pl_120-23.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1722/proc_274-23_-_pl_121-23.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1450/proc_19-23_-_pd_01-23.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1451/proc_21-23_-_pd_02-23.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1452/proc_24-23_-_pd_03-23.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1453/proc_33-23_-_pd_04-23.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1454/proc_39-23_-_pd_05-23.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1455/proc_48-23_-_pd_06-23.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1456/proc_55-23_-_pd_07-23.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1457/proc_56-23_-_pd_08-23.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1458/proc_72-23_-_pd_09-23.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1459/proc_168-23_-_pd_10-23.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1460/proc_169-23_-_pd_11-23.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1461/proc_186-23_-_pd_12-23.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1462/proc_203-23_-_pd_13-23.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1463/proc_204-23_-_pd_14-23.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1464/proc_219-23_-_pd_15-23.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1465/proc_250-23_-_pd_16-23.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1466/proc_252-23_-_pd_17-23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1467/proc_253-23_-_pd_18-23.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1468/proc_259-23_-_pd_19-23.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1469/proc_262-23_-_pd_20-23.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1220/proc_49-23_-_pr_01-23.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1221/proc_73-23_-_pr_02-23.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1222/proc_82-23_-_pr_03-23.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1223/proc_100-23_-_pr_04-23.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1225/proc_172-23_-_pr_06-23.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1226/proc_174-23_-_pr_07-23.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.leme.sp.leg.br/media/sapl/public/materialegislativa/2023/1227/proc_248-23_-_pr_08-23.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H154"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="44.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>